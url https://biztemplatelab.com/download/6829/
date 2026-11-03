--- v0 (2026-04-16)
+++ v1 (2026-11-03)
@@ -1,91 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yuya\Creative Cloud Files\テンプレート\見積書\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E302BFB-B520-40AA-8D02-FD01839C5718}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{C74A196E-B5A6-402C-99E5-B409630F9127}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...8 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>見積書</t>
     <rPh sb="0" eb="3">
       <t>ミツモリショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>有効期限：</t>
     <rPh sb="0" eb="2">
       <t>ユウコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>合計金額</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
@@ -512,51 +501,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="通貨" xfId="2" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>544287</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>108859</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>136073</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="図 6">
           <a:extLst>
@@ -1010,115 +999,133 @@
         <v>3</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="12">
         <v>10</v>
       </c>
       <c r="D16" s="12">
         <v>10000</v>
       </c>
       <c r="E16" s="12">
-        <f>C16*D16</f>
+        <f>IF(COUNT(C16,D16)=2,C16*D16,"")</f>
         <v>100000</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
-      <c r="E17" s="12"/>
+      <c r="E17" s="12" t="str">
+        <f>IF(COUNT(C17,D17)=2,C17*D17,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="18" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="18"/>
       <c r="B18" s="18"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
-      <c r="E18" s="12"/>
+      <c r="E18" s="12" t="str">
+        <f>IF(COUNT(C18,D18)=2,C18*D18,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="19" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="18"/>
       <c r="B19" s="18"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
-      <c r="E19" s="12"/>
+      <c r="E19" s="12" t="str">
+        <f>IF(COUNT(C19,D19)=2,C19*D19,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="20" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="18"/>
       <c r="B20" s="18"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
-      <c r="E20" s="12"/>
+      <c r="E20" s="12" t="str">
+        <f>IF(COUNT(C20,D20)=2,C20*D20,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="21" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="18"/>
       <c r="B21" s="18"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
-      <c r="E21" s="12"/>
+      <c r="E21" s="12" t="str">
+        <f>IF(COUNT(C21,D21)=2,C21*D21,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="22" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="18"/>
       <c r="B22" s="18"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
-      <c r="E22" s="12"/>
+      <c r="E22" s="12" t="str">
+        <f>IF(COUNT(C22,D22)=2,C22*D22,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="23" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="8"/>
       <c r="B23" s="8"/>
       <c r="D23" s="15" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="13">
-        <f>E16+E17</f>
+        <f>SUM(E16:E22)</f>
         <v>100000</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="8"/>
       <c r="B24" s="8"/>
       <c r="D24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E24" s="14">
-        <f>E23*10%</f>
+        <f>ROUND(E23*10%,0)</f>
         <v>10000</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="8"/>
       <c r="B25" s="8"/>
       <c r="D25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="14">
         <f>E23+E24</f>
         <v>110000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>