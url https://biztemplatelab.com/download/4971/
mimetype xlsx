--- v0 (2026-04-23)
+++ v1 (2026-11-08)
@@ -1,91 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24729"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yuya\Creative Cloud Files\テンプレート\請求書\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6121584B-E80F-4BE2-A8FB-91410F102EC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{3F761F64-C97B-4B41-9761-44E212108193}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...9 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
   <si>
     <t>請　求　書</t>
     <rPh sb="0" eb="1">
       <t>ショウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>モトム</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>番号：</t>
     <rPh sb="0" eb="2">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -673,51 +661,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="通貨" xfId="2" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>647700</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="図 4">
           <a:extLst>
@@ -1173,180 +1161,201 @@
       </c>
       <c r="F14" s="33" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="33"/>
       <c r="H14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="35"/>
     </row>
     <row r="15" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="30">
         <v>5</v>
       </c>
       <c r="F15" s="17">
         <v>1000</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="17">
-        <f>E15*F15</f>
+        <f>IF(COUNT(E15,F15)=2,E15*F15,"")</f>
         <v>5000</v>
       </c>
       <c r="I15" s="31"/>
     </row>
     <row r="16" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="14">
         <v>1</v>
       </c>
       <c r="F16" s="15">
         <v>5000</v>
       </c>
       <c r="G16" s="15"/>
       <c r="H16" s="15">
-        <f t="shared" ref="H16" si="0">E16*F16</f>
+        <f>IF(COUNT(E16,F16)=2,E16*F16,"")</f>
         <v>5000</v>
       </c>
       <c r="I16" s="21"/>
     </row>
     <row r="17" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="20"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="14"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
-      <c r="H17" s="15"/>
+      <c r="H17" s="15" t="str">
+        <f>IF(COUNT(E17,F17)=2,E17*F17,"")</f>
+        <v/>
+      </c>
       <c r="I17" s="21"/>
     </row>
     <row r="18" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20"/>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="14"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
-      <c r="H18" s="15"/>
+      <c r="H18" s="15" t="str">
+        <f>IF(COUNT(E18,F18)=2,E18*F18,"")</f>
+        <v/>
+      </c>
       <c r="I18" s="21"/>
     </row>
     <row r="19" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="20"/>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="14"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
-      <c r="H19" s="15"/>
+      <c r="H19" s="15" t="str">
+        <f>IF(COUNT(E19,F19)=2,E19*F19,"")</f>
+        <v/>
+      </c>
       <c r="I19" s="21"/>
     </row>
     <row r="20" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="20"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="14"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
-      <c r="H20" s="15"/>
+      <c r="H20" s="15" t="str">
+        <f>IF(COUNT(E20,F20)=2,E20*F20,"")</f>
+        <v/>
+      </c>
       <c r="I20" s="21"/>
     </row>
     <row r="21" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="20"/>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="14"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
-      <c r="H21" s="15"/>
+      <c r="H21" s="15" t="str">
+        <f>IF(COUNT(E21,F21)=2,E21*F21,"")</f>
+        <v/>
+      </c>
       <c r="I21" s="21"/>
     </row>
     <row r="22" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20"/>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="14"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
-      <c r="H22" s="15"/>
+      <c r="H22" s="15" t="str">
+        <f>IF(COUNT(E22,F22)=2,E22*F22,"")</f>
+        <v/>
+      </c>
       <c r="I22" s="21"/>
     </row>
     <row r="23" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="22"/>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="24"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
-      <c r="H23" s="25"/>
+      <c r="H23" s="25" t="str">
+        <f>IF(COUNT(E23,F23)=2,E23*F23,"")</f>
+        <v/>
+      </c>
       <c r="I23" s="26"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="18" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="19"/>
       <c r="H24" s="27">
         <f>SUM(H15:I23)</f>
         <v>10000</v>
       </c>
       <c r="I24" s="28"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="4"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="36" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="12"/>
       <c r="H25" s="15">
-        <f>H24*0.1</f>
+        <f>ROUND(H24*0.1,0)</f>
         <v>1000</v>
       </c>
       <c r="I25" s="21"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="37" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="38"/>
       <c r="H26" s="25">
         <f>H24+H25</f>
         <v>11000</v>
       </c>
       <c r="I26" s="26"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="11"/>