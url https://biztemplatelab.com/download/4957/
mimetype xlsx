--- v0 (2026-04-17)
+++ v1 (2026-11-08)
@@ -1,99 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24729"/>
   <workbookPr filterPrivacy="1"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF9CA30D-5453-4EC9-8BFD-45C22FC9D30B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="請求書" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">請求書!$A$1:$Q$31</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...16 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="31">
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>様</t>
     <rPh sb="0" eb="1">
       <t>サマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>○○株式会社</t>
     <rPh sb="2" eb="6">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -898,51 +879,51 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="ハイパーリンク" xfId="4" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="通貨" xfId="3" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="図 2">
           <a:extLst>
@@ -1564,283 +1545,283 @@
     </row>
     <row r="14" spans="1:17" ht="28.5" customHeight="1" thickTop="1">
       <c r="A14" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="48"/>
       <c r="J14" s="25">
         <v>10</v>
       </c>
       <c r="K14" s="41" t="s">
         <v>7</v>
       </c>
       <c r="L14" s="39">
         <v>10000</v>
       </c>
       <c r="M14" s="26"/>
       <c r="N14" s="40"/>
       <c r="O14" s="27">
-        <f>IF(AND(J14&lt;&gt;"",L14&lt;&gt;""),J14*L14,"")</f>
+        <f>IF(COUNT(J14,L14)=2,J14*L14,"")</f>
         <v>100000</v>
       </c>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
     </row>
     <row r="15" spans="1:17" ht="28.5" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="36"/>
       <c r="J15" s="25">
         <v>2</v>
       </c>
       <c r="K15" s="38" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="39">
         <v>50000</v>
       </c>
       <c r="M15" s="26"/>
       <c r="N15" s="40"/>
       <c r="O15" s="27">
-        <f t="shared" ref="O15:O22" si="0">IF(AND(J15&lt;&gt;"",L15&lt;&gt;""),J15*L15,"")</f>
+        <f>IF(COUNT(J15,L15)=2,J15*L15,"")</f>
         <v>100000</v>
       </c>
       <c r="P15" s="27"/>
       <c r="Q15" s="27"/>
     </row>
     <row r="16" spans="1:17" ht="28.5" customHeight="1">
       <c r="A16" s="24"/>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="36"/>
       <c r="J16" s="25"/>
       <c r="K16" s="38"/>
       <c r="L16" s="39"/>
       <c r="M16" s="26"/>
       <c r="N16" s="40"/>
       <c r="O16" s="27" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J16,L16)=2,J16*L16,"")</f>
         <v/>
       </c>
       <c r="P16" s="27"/>
       <c r="Q16" s="27"/>
     </row>
     <row r="17" spans="1:17" ht="28.5" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="36"/>
       <c r="J17" s="25"/>
       <c r="K17" s="38"/>
       <c r="L17" s="39"/>
       <c r="M17" s="26"/>
       <c r="N17" s="40"/>
       <c r="O17" s="27" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J17,L17)=2,J17*L17,"")</f>
         <v/>
       </c>
       <c r="P17" s="27"/>
       <c r="Q17" s="27"/>
     </row>
     <row r="18" spans="1:17" ht="28.5" customHeight="1">
       <c r="A18" s="24"/>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="36"/>
       <c r="J18" s="25"/>
       <c r="K18" s="38"/>
       <c r="L18" s="39"/>
       <c r="M18" s="26"/>
       <c r="N18" s="40"/>
       <c r="O18" s="27" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J18,L18)=2,J18*L18,"")</f>
         <v/>
       </c>
       <c r="P18" s="27"/>
       <c r="Q18" s="27"/>
     </row>
     <row r="19" spans="1:17" ht="28.5" customHeight="1">
       <c r="A19" s="24"/>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="24"/>
       <c r="I19" s="36"/>
       <c r="J19" s="25"/>
       <c r="K19" s="38"/>
       <c r="L19" s="39"/>
       <c r="M19" s="26"/>
       <c r="N19" s="40"/>
       <c r="O19" s="27" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J19,L19)=2,J19*L19,"")</f>
         <v/>
       </c>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
     </row>
     <row r="20" spans="1:17" ht="28.5" customHeight="1">
       <c r="A20" s="24"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="36"/>
       <c r="J20" s="25"/>
       <c r="K20" s="38"/>
       <c r="L20" s="39"/>
       <c r="M20" s="26"/>
       <c r="N20" s="40"/>
       <c r="O20" s="27" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J20,L20)=2,J20*L20,"")</f>
         <v/>
       </c>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
     </row>
     <row r="21" spans="1:17" ht="28.5" customHeight="1">
       <c r="A21" s="24"/>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="36"/>
       <c r="J21" s="25"/>
       <c r="K21" s="38"/>
       <c r="L21" s="39"/>
       <c r="M21" s="26"/>
       <c r="N21" s="40"/>
       <c r="O21" s="27" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J21,L21)=2,J21*L21,"")</f>
         <v/>
       </c>
       <c r="P21" s="27"/>
       <c r="Q21" s="27"/>
     </row>
     <row r="22" spans="1:17" ht="28.5" customHeight="1" thickBot="1">
       <c r="A22" s="31"/>
       <c r="B22" s="31"/>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="37"/>
       <c r="J22" s="32"/>
       <c r="K22" s="42"/>
       <c r="L22" s="45"/>
       <c r="M22" s="33"/>
       <c r="N22" s="46"/>
       <c r="O22" s="34" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J22,L22)=2,J22*L22,"")</f>
         <v/>
       </c>
       <c r="P22" s="34"/>
       <c r="Q22" s="34"/>
     </row>
     <row r="23" spans="1:17" ht="20.100000000000001" customHeight="1" thickTop="1">
       <c r="A23" s="28"/>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="L23" s="52" t="s">
         <v>26</v>
       </c>
       <c r="M23" s="52"/>
       <c r="N23" s="54"/>
       <c r="O23" s="51">
         <f>SUM(O14:Q22)</f>
         <v>200000</v>
       </c>
       <c r="P23" s="51"/>
       <c r="Q23" s="51"/>
     </row>
     <row r="24" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="28"/>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="J24" s="28" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="29">
         <v>0.1</v>
       </c>
       <c r="L24" s="50" t="s">
         <v>8</v>
       </c>
       <c r="M24" s="50"/>
       <c r="N24" s="55"/>
       <c r="O24" s="53">
-        <f>O23*K24</f>
+        <f>ROUND(O23*K24,0)</f>
         <v>20000</v>
       </c>
       <c r="P24" s="53"/>
       <c r="Q24" s="53"/>
     </row>
     <row r="25" spans="1:17" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="A25" s="28"/>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="L25" s="49" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="49"/>
       <c r="N25" s="56"/>
       <c r="O25" s="57">
         <f>O23+O24</f>
         <v>220000</v>
       </c>
       <c r="P25" s="57"/>