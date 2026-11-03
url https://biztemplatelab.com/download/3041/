--- v0 (2026-04-16)
+++ v1 (2026-11-03)
@@ -1,103 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24430"/>
   <workbookPr filterPrivacy="1"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9A670A6-75BC-4EB0-AB48-FEC31F79BAFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="見積書" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">見積書!$A$1:$Q$39</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...22 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>様</t>
     <rPh sb="0" eb="1">
       <t>サマ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>○○株式会社</t>
     <rPh sb="2" eb="6">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
@@ -929,51 +904,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="ハイパーリンク" xfId="4" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="通貨" xfId="3" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ホワイト">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1561,101 +1536,107 @@
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
     </row>
     <row r="15" spans="1:20" ht="37.5" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="22"/>
       <c r="D15" s="21" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="22"/>
-      <c r="F15" s="21" t="s">
-        <v>38</v>
+      <c r="F15" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">今回見積額
+(税抜)</t>
+        </is>
       </c>
       <c r="G15" s="22"/>
-      <c r="H15" s="21" t="s">
-        <v>39</v>
+      <c r="H15" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">値引金額
+(税抜)</t>
+        </is>
       </c>
       <c r="I15" s="22"/>
       <c r="J15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="22"/>
       <c r="L15" s="21" t="s">
         <v>17</v>
       </c>
       <c r="M15" s="22"/>
       <c r="N15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="O15" s="22"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1">
       <c r="A16" s="1"/>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23">
-        <f>L33</f>
-        <v>22000</v>
+        <f>L31</f>
+        <v>20000</v>
       </c>
       <c r="G16" s="23"/>
       <c r="H16" s="23">
         <v>500</v>
       </c>
       <c r="I16" s="23"/>
       <c r="J16" s="23">
         <f>(B16-D16)+F16-H16</f>
-        <v>21500</v>
+        <v>19500</v>
       </c>
       <c r="K16" s="23"/>
       <c r="L16" s="23">
-        <f>J16*$T$5</f>
-        <v>2150</v>
+        <f>ROUND((F16-H16)*$T$5,0)</f>
+        <v>1950</v>
       </c>
       <c r="M16" s="23"/>
       <c r="N16" s="23">
         <f>J16+L16</f>
-        <v>23650</v>
+        <v>21450</v>
       </c>
       <c r="O16" s="23"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
     </row>
     <row r="17" spans="1:17" ht="9.9499999999999993" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
     </row>
     <row r="18" spans="1:17" ht="24.95" customHeight="1">
@@ -1687,338 +1668,338 @@
     </row>
     <row r="19" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="41"/>
       <c r="J19" s="17">
         <v>20</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="37">
         <v>1000</v>
       </c>
       <c r="M19" s="37"/>
       <c r="N19" s="37"/>
       <c r="O19" s="36">
-        <f>IF(AND(J19&lt;&gt;"",L19&lt;&gt;""),J19*L19,"")</f>
+        <f>IF(COUNT(J19,L19)=2,J19*L19,"")</f>
         <v>20000</v>
       </c>
       <c r="P19" s="36"/>
       <c r="Q19" s="36"/>
     </row>
     <row r="20" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="39"/>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
       <c r="I20" s="41"/>
       <c r="J20" s="3"/>
       <c r="K20" s="4"/>
       <c r="L20" s="33"/>
       <c r="M20" s="34"/>
       <c r="N20" s="35"/>
       <c r="O20" s="36" t="str">
-        <f t="shared" ref="O20:O30" si="0">IF(AND(J20&lt;&gt;"",L20&lt;&gt;""),J20*L20,"")</f>
+        <f>IF(COUNT(J20,L20)=2,J20*L20,"")</f>
         <v/>
       </c>
       <c r="P20" s="36"/>
       <c r="Q20" s="36"/>
     </row>
     <row r="21" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="39"/>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="41"/>
       <c r="J21" s="3"/>
       <c r="K21" s="4"/>
       <c r="L21" s="33"/>
       <c r="M21" s="34"/>
       <c r="N21" s="35"/>
       <c r="O21" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J21,L21)=2,J21*L21,"")</f>
         <v/>
       </c>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
     </row>
     <row r="22" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="39"/>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
       <c r="I22" s="41"/>
       <c r="J22" s="3"/>
       <c r="K22" s="4"/>
       <c r="L22" s="33"/>
       <c r="M22" s="34"/>
       <c r="N22" s="35"/>
       <c r="O22" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J22,L22)=2,J22*L22,"")</f>
         <v/>
       </c>
       <c r="P22" s="36"/>
       <c r="Q22" s="36"/>
     </row>
     <row r="23" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A23" s="39"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="41"/>
       <c r="J23" s="3"/>
       <c r="K23" s="4"/>
       <c r="L23" s="33"/>
       <c r="M23" s="34"/>
       <c r="N23" s="35"/>
       <c r="O23" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J23,L23)=2,J23*L23,"")</f>
         <v/>
       </c>
       <c r="P23" s="36"/>
       <c r="Q23" s="36"/>
     </row>
     <row r="24" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="39"/>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="41"/>
       <c r="J24" s="3"/>
       <c r="K24" s="4"/>
       <c r="L24" s="33"/>
       <c r="M24" s="34"/>
       <c r="N24" s="35"/>
       <c r="O24" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J24,L24)=2,J24*L24,"")</f>
         <v/>
       </c>
       <c r="P24" s="36"/>
       <c r="Q24" s="36"/>
     </row>
     <row r="25" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A25" s="39"/>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="41"/>
       <c r="J25" s="3"/>
       <c r="K25" s="4"/>
       <c r="L25" s="33"/>
       <c r="M25" s="34"/>
       <c r="N25" s="35"/>
       <c r="O25" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J25,L25)=2,J25*L25,"")</f>
         <v/>
       </c>
       <c r="P25" s="36"/>
       <c r="Q25" s="36"/>
     </row>
     <row r="26" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A26" s="39"/>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="41"/>
       <c r="J26" s="3"/>
       <c r="K26" s="4"/>
       <c r="L26" s="33"/>
       <c r="M26" s="34"/>
       <c r="N26" s="35"/>
       <c r="O26" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J26,L26)=2,J26*L26,"")</f>
         <v/>
       </c>
       <c r="P26" s="36"/>
       <c r="Q26" s="36"/>
     </row>
     <row r="27" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A27" s="39"/>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="41"/>
       <c r="J27" s="3"/>
       <c r="K27" s="4"/>
       <c r="L27" s="33"/>
       <c r="M27" s="34"/>
       <c r="N27" s="35"/>
       <c r="O27" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J27,L27)=2,J27*L27,"")</f>
         <v/>
       </c>
       <c r="P27" s="36"/>
       <c r="Q27" s="36"/>
     </row>
     <row r="28" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="39"/>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="41"/>
       <c r="J28" s="3"/>
       <c r="K28" s="4"/>
       <c r="L28" s="33"/>
       <c r="M28" s="34"/>
       <c r="N28" s="35"/>
       <c r="O28" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J28,L28)=2,J28*L28,"")</f>
         <v/>
       </c>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
     </row>
     <row r="29" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A29" s="39"/>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="41"/>
       <c r="J29" s="3"/>
       <c r="K29" s="4"/>
       <c r="L29" s="33"/>
       <c r="M29" s="34"/>
       <c r="N29" s="35"/>
       <c r="O29" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J29,L29)=2,J29*L29,"")</f>
         <v/>
       </c>
       <c r="P29" s="36"/>
       <c r="Q29" s="36"/>
     </row>
     <row r="30" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="39"/>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="41"/>
       <c r="J30" s="9"/>
       <c r="K30" s="10"/>
       <c r="L30" s="33"/>
       <c r="M30" s="34"/>
       <c r="N30" s="35"/>
       <c r="O30" s="36" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(J30,L30)=2,J30*L30,"")</f>
         <v/>
       </c>
       <c r="P30" s="36"/>
       <c r="Q30" s="36"/>
     </row>
     <row r="31" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="42" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="47">
         <f>SUM(O19:Q30)</f>
         <v>20000</v>
       </c>
       <c r="M31" s="48"/>
       <c r="N31" s="48"/>
       <c r="O31" s="48"/>
       <c r="P31" s="48"/>
       <c r="Q31" s="49"/>
     </row>
     <row r="32" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="50" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="51"/>
       <c r="L32" s="44">
-        <f>L31*$T$5</f>
+        <f>ROUND(L31*$T$5,0)</f>
         <v>2000</v>
       </c>
       <c r="M32" s="45"/>
       <c r="N32" s="45"/>
       <c r="O32" s="45"/>
       <c r="P32" s="45"/>
       <c r="Q32" s="46"/>
     </row>
     <row r="33" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A33" s="2"/>
       <c r="B33" s="38"/>
       <c r="C33" s="38"/>
       <c r="D33" s="38"/>
       <c r="E33" s="38"/>
       <c r="F33" s="38"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="50" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="51"/>
       <c r="L33" s="54">
         <f>L31+L32</f>
         <v>22000</v>