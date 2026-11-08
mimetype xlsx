--- v0 (2026-04-23)
+++ v1 (2026-11-08)
@@ -1,125 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27231"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Documents\ビズ研\テンプレート\請求書類\請求書\シンプル\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D5DF5CE-FF4F-43F5-B030-58BD83D9AADD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="20145" yWindow="0" windowWidth="18360" windowHeight="15585" xr2:uid="{FF085082-7152-4DD0-981B-8D7E08E9FB6D}"/>
   </bookViews>
   <sheets>
     <sheet name="見積書" sheetId="2" r:id="rId1"/>
     <sheet name="発注書" sheetId="3" r:id="rId2"/>
     <sheet name="納品書" sheetId="4" r:id="rId3"/>
     <sheet name="請求書" sheetId="5" r:id="rId4"/>
     <sheet name="領収書" sheetId="6" r:id="rId5"/>
     <sheet name="支払通知書" sheetId="7" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...33 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="37">
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〇〇〇〇株式会社</t>
     <rPh sb="0" eb="8">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>合計金額</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キンガク</t>
@@ -764,51 +728,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="通貨" xfId="1" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1228,202 +1192,223 @@
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="30"/>
+      <c r="C14" s="30">
+        <f>H28</f>
+        <v>0</v>
+      </c>
       <c r="D14" s="31"/>
       <c r="E14" s="34"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B15" s="29"/>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="35"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="38"/>
       <c r="F17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="3"/>
       <c r="G18" s="7"/>
-      <c r="H18" s="6"/>
+      <c r="H18" s="6" t="str">
+        <f>IF(COUNT(F18,G18)=2,F18*G18,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="19" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="3"/>
       <c r="G19" s="7"/>
-      <c r="H19" s="6"/>
+      <c r="H19" s="6" t="str">
+        <f>IF(COUNT(F19,G19)=2,F19*G19,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="20" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="3"/>
       <c r="G20" s="7"/>
-      <c r="H20" s="6"/>
+      <c r="H20" s="6" t="str">
+        <f>IF(COUNT(F20,G20)=2,F20*G20,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="21" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="20"/>
       <c r="F21" s="3"/>
       <c r="G21" s="7"/>
       <c r="H21" s="6" t="str">
-        <f>IF(ISBLANK(G21), "", G21*F21)</f>
+        <f>IF(COUNT(F21,G21)=2,F21*G21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="3"/>
       <c r="G22" s="7"/>
       <c r="H22" s="6" t="str">
-        <f>IF(ISBLANK(G22), "", G22*F22)</f>
+        <f>IF(COUNT(F22,G22)=2,F22*G22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="3"/>
       <c r="G23" s="7"/>
       <c r="H23" s="6" t="str">
-        <f>IF(ISBLANK(G23), "", G23*F23)</f>
+        <f>IF(COUNT(F23,G23)=2,F23*G23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="20"/>
       <c r="F24" s="3"/>
       <c r="G24" s="7"/>
       <c r="H24" s="6" t="str">
-        <f>IF(ISBLANK(G24), "", G24*F24)</f>
+        <f>IF(COUNT(F24,G24)=2,F24*G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="20"/>
       <c r="F25" s="3"/>
       <c r="G25" s="7"/>
       <c r="H25" s="6" t="str">
-        <f>IF(ISBLANK(G25), "", G25*F25)</f>
+        <f>IF(COUNT(F25,G25)=2,F25*G25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="G26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="6"/>
+      <c r="H26" s="6">
+        <f>SUM(H18:H25)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="16"/>
       <c r="C27" s="17"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="G27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H27" s="6"/>
+      <c r="H27" s="6">
+        <f>ROUND(H26*10%,0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="16"/>
       <c r="C28" s="17"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="G28" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="6">
+        <f>H26+H27</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
     </row>
     <row r="31" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
@@ -1591,202 +1576,223 @@
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="30"/>
+      <c r="C14" s="30">
+        <f>H28</f>
+        <v>0</v>
+      </c>
       <c r="D14" s="31"/>
       <c r="E14" s="34"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B15" s="29"/>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="35"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="38"/>
       <c r="F17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="3"/>
       <c r="G18" s="7"/>
-      <c r="H18" s="6"/>
+      <c r="H18" s="6" t="str">
+        <f>IF(COUNT(F18,G18)=2,F18*G18,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="19" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="3"/>
       <c r="G19" s="7"/>
-      <c r="H19" s="6"/>
+      <c r="H19" s="6" t="str">
+        <f>IF(COUNT(F19,G19)=2,F19*G19,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="20" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="3"/>
       <c r="G20" s="7"/>
-      <c r="H20" s="6"/>
+      <c r="H20" s="6" t="str">
+        <f>IF(COUNT(F20,G20)=2,F20*G20,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="21" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="20"/>
       <c r="F21" s="3"/>
       <c r="G21" s="7"/>
       <c r="H21" s="6" t="str">
-        <f>IF(ISBLANK(G21), "", G21*F21)</f>
+        <f>IF(COUNT(F21,G21)=2,F21*G21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="3"/>
       <c r="G22" s="7"/>
       <c r="H22" s="6" t="str">
-        <f>IF(ISBLANK(G22), "", G22*F22)</f>
+        <f>IF(COUNT(F22,G22)=2,F22*G22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="3"/>
       <c r="G23" s="7"/>
       <c r="H23" s="6" t="str">
-        <f>IF(ISBLANK(G23), "", G23*F23)</f>
+        <f>IF(COUNT(F23,G23)=2,F23*G23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="20"/>
       <c r="F24" s="3"/>
       <c r="G24" s="7"/>
       <c r="H24" s="6" t="str">
-        <f>IF(ISBLANK(G24), "", G24*F24)</f>
+        <f>IF(COUNT(F24,G24)=2,F24*G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="20"/>
       <c r="F25" s="3"/>
       <c r="G25" s="7"/>
       <c r="H25" s="6" t="str">
-        <f>IF(ISBLANK(G25), "", G25*F25)</f>
+        <f>IF(COUNT(F25,G25)=2,F25*G25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="G26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="6"/>
+      <c r="H26" s="6">
+        <f>SUM(H18:H25)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="16"/>
       <c r="C27" s="17"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="G27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H27" s="6"/>
+      <c r="H27" s="6">
+        <f>ROUND(H26*10%,0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="16"/>
       <c r="C28" s="17"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="G28" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="6">
+        <f>H26+H27</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
     </row>
     <row r="31" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
@@ -1950,202 +1956,223 @@
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B12" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="30"/>
+      <c r="C14" s="30">
+        <f>H28</f>
+        <v>0</v>
+      </c>
       <c r="D14" s="31"/>
       <c r="E14" s="34"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B15" s="29"/>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="35"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="38"/>
       <c r="F17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="3"/>
       <c r="G18" s="7"/>
-      <c r="H18" s="6"/>
+      <c r="H18" s="6" t="str">
+        <f>IF(COUNT(F18,G18)=2,F18*G18,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="19" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="3"/>
       <c r="G19" s="7"/>
-      <c r="H19" s="6"/>
+      <c r="H19" s="6" t="str">
+        <f>IF(COUNT(F19,G19)=2,F19*G19,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="20" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="3"/>
       <c r="G20" s="7"/>
-      <c r="H20" s="6"/>
+      <c r="H20" s="6" t="str">
+        <f>IF(COUNT(F20,G20)=2,F20*G20,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="21" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="20"/>
       <c r="F21" s="3"/>
       <c r="G21" s="7"/>
       <c r="H21" s="6" t="str">
-        <f>IF(ISBLANK(G21), "", G21*F21)</f>
+        <f>IF(COUNT(F21,G21)=2,F21*G21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="3"/>
       <c r="G22" s="7"/>
       <c r="H22" s="6" t="str">
-        <f>IF(ISBLANK(G22), "", G22*F22)</f>
+        <f>IF(COUNT(F22,G22)=2,F22*G22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="3"/>
       <c r="G23" s="7"/>
       <c r="H23" s="6" t="str">
-        <f>IF(ISBLANK(G23), "", G23*F23)</f>
+        <f>IF(COUNT(F23,G23)=2,F23*G23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="20"/>
       <c r="F24" s="3"/>
       <c r="G24" s="7"/>
       <c r="H24" s="6" t="str">
-        <f>IF(ISBLANK(G24), "", G24*F24)</f>
+        <f>IF(COUNT(F24,G24)=2,F24*G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="20"/>
       <c r="F25" s="3"/>
       <c r="G25" s="7"/>
       <c r="H25" s="6" t="str">
-        <f>IF(ISBLANK(G25), "", G25*F25)</f>
+        <f>IF(COUNT(F25,G25)=2,F25*G25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="G26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="6"/>
+      <c r="H26" s="6">
+        <f>SUM(H18:H25)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="16"/>
       <c r="C27" s="17"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="G27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H27" s="6"/>
+      <c r="H27" s="6">
+        <f>ROUND(H26*10%,0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="16"/>
       <c r="C28" s="17"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="G28" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="6">
+        <f>H26+H27</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
     </row>
     <row r="31" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
@@ -2315,202 +2342,223 @@
       <c r="D11" s="39"/>
       <c r="E11" s="39"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="30"/>
+      <c r="C14" s="30">
+        <f>H28</f>
+        <v>0</v>
+      </c>
       <c r="D14" s="31"/>
       <c r="E14" s="34"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B15" s="29"/>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="35"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="38"/>
       <c r="F17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="3"/>
       <c r="G18" s="7"/>
-      <c r="H18" s="6"/>
+      <c r="H18" s="6" t="str">
+        <f>IF(COUNT(F18,G18)=2,F18*G18,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="19" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="3"/>
       <c r="G19" s="7"/>
-      <c r="H19" s="6"/>
+      <c r="H19" s="6" t="str">
+        <f>IF(COUNT(F19,G19)=2,F19*G19,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="20" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="3"/>
       <c r="G20" s="7"/>
-      <c r="H20" s="6"/>
+      <c r="H20" s="6" t="str">
+        <f>IF(COUNT(F20,G20)=2,F20*G20,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="21" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="20"/>
       <c r="F21" s="3"/>
       <c r="G21" s="7"/>
       <c r="H21" s="6" t="str">
-        <f>IF(ISBLANK(G21), "", G21*F21)</f>
+        <f>IF(COUNT(F21,G21)=2,F21*G21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="3"/>
       <c r="G22" s="7"/>
       <c r="H22" s="6" t="str">
-        <f>IF(ISBLANK(G22), "", G22*F22)</f>
+        <f>IF(COUNT(F22,G22)=2,F22*G22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="3"/>
       <c r="G23" s="7"/>
       <c r="H23" s="6" t="str">
-        <f>IF(ISBLANK(G23), "", G23*F23)</f>
+        <f>IF(COUNT(F23,G23)=2,F23*G23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="20"/>
       <c r="F24" s="3"/>
       <c r="G24" s="7"/>
       <c r="H24" s="6" t="str">
-        <f>IF(ISBLANK(G24), "", G24*F24)</f>
+        <f>IF(COUNT(F24,G24)=2,F24*G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="20"/>
       <c r="F25" s="3"/>
       <c r="G25" s="7"/>
       <c r="H25" s="6" t="str">
-        <f>IF(ISBLANK(G25), "", G25*F25)</f>
+        <f>IF(COUNT(F25,G25)=2,F25*G25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="G26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="6"/>
+      <c r="H26" s="6">
+        <f>SUM(H18:H25)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="16"/>
       <c r="C27" s="17"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="G27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H27" s="6"/>
+      <c r="H27" s="6">
+        <f>ROUND(H26*10%,0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="16"/>
       <c r="C28" s="17"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="G28" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="6">
+        <f>H26+H27</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
     </row>
     <row r="31" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
@@ -2674,202 +2722,223 @@
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B12" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="30"/>
+      <c r="C14" s="30">
+        <f>H28</f>
+        <v>0</v>
+      </c>
       <c r="D14" s="31"/>
       <c r="E14" s="34"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B15" s="29"/>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="35"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="38"/>
       <c r="F17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="3"/>
       <c r="G18" s="7"/>
-      <c r="H18" s="6"/>
+      <c r="H18" s="6" t="str">
+        <f>IF(COUNT(F18,G18)=2,F18*G18,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="19" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="3"/>
       <c r="G19" s="7"/>
-      <c r="H19" s="6"/>
+      <c r="H19" s="6" t="str">
+        <f>IF(COUNT(F19,G19)=2,F19*G19,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="20" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="3"/>
       <c r="G20" s="7"/>
-      <c r="H20" s="6"/>
+      <c r="H20" s="6" t="str">
+        <f>IF(COUNT(F20,G20)=2,F20*G20,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="21" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="20"/>
       <c r="F21" s="3"/>
       <c r="G21" s="7"/>
       <c r="H21" s="6" t="str">
-        <f>IF(ISBLANK(G21), "", G21*F21)</f>
+        <f>IF(COUNT(F21,G21)=2,F21*G21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="3"/>
       <c r="G22" s="7"/>
       <c r="H22" s="6" t="str">
-        <f>IF(ISBLANK(G22), "", G22*F22)</f>
+        <f>IF(COUNT(F22,G22)=2,F22*G22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="3"/>
       <c r="G23" s="7"/>
       <c r="H23" s="6" t="str">
-        <f>IF(ISBLANK(G23), "", G23*F23)</f>
+        <f>IF(COUNT(F23,G23)=2,F23*G23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="20"/>
       <c r="F24" s="3"/>
       <c r="G24" s="7"/>
       <c r="H24" s="6" t="str">
-        <f>IF(ISBLANK(G24), "", G24*F24)</f>
+        <f>IF(COUNT(F24,G24)=2,F24*G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="20"/>
       <c r="F25" s="3"/>
       <c r="G25" s="7"/>
       <c r="H25" s="6" t="str">
-        <f>IF(ISBLANK(G25), "", G25*F25)</f>
+        <f>IF(COUNT(F25,G25)=2,F25*G25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="G26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="6"/>
+      <c r="H26" s="6">
+        <f>SUM(H18:H25)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="16"/>
       <c r="C27" s="17"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="G27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H27" s="6"/>
+      <c r="H27" s="6">
+        <f>ROUND(H26*10%,0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="16"/>
       <c r="C28" s="17"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="G28" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="6">
+        <f>H26+H27</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
     </row>
     <row r="31" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
@@ -3034,202 +3103,223 @@
       <c r="C11" s="41"/>
       <c r="D11" s="41"/>
       <c r="E11" s="41"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B12" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="30"/>
+      <c r="C14" s="30">
+        <f>H28</f>
+        <v>0</v>
+      </c>
       <c r="D14" s="31"/>
       <c r="E14" s="34"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.4">
       <c r="B15" s="29"/>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="35"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="38"/>
       <c r="F17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="3"/>
       <c r="G18" s="7"/>
-      <c r="H18" s="6"/>
+      <c r="H18" s="6" t="str">
+        <f>IF(COUNT(F18,G18)=2,F18*G18,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="19" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="3"/>
       <c r="G19" s="7"/>
-      <c r="H19" s="6"/>
+      <c r="H19" s="6" t="str">
+        <f>IF(COUNT(F19,G19)=2,F19*G19,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="20" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="3"/>
       <c r="G20" s="7"/>
-      <c r="H20" s="6"/>
+      <c r="H20" s="6" t="str">
+        <f>IF(COUNT(F20,G20)=2,F20*G20,"")</f>
+        <v/>
+      </c>
     </row>
     <row r="21" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="20"/>
       <c r="F21" s="3"/>
       <c r="G21" s="7"/>
       <c r="H21" s="6" t="str">
-        <f>IF(ISBLANK(G21), "", G21*F21)</f>
+        <f>IF(COUNT(F21,G21)=2,F21*G21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="3"/>
       <c r="G22" s="7"/>
       <c r="H22" s="6" t="str">
-        <f>IF(ISBLANK(G22), "", G22*F22)</f>
+        <f>IF(COUNT(F22,G22)=2,F22*G22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="3"/>
       <c r="G23" s="7"/>
       <c r="H23" s="6" t="str">
-        <f>IF(ISBLANK(G23), "", G23*F23)</f>
+        <f>IF(COUNT(F23,G23)=2,F23*G23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="20"/>
       <c r="F24" s="3"/>
       <c r="G24" s="7"/>
       <c r="H24" s="6" t="str">
-        <f>IF(ISBLANK(G24), "", G24*F24)</f>
+        <f>IF(COUNT(F24,G24)=2,F24*G24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="20"/>
       <c r="F25" s="3"/>
       <c r="G25" s="7"/>
       <c r="H25" s="6" t="str">
-        <f>IF(ISBLANK(G25), "", G25*F25)</f>
+        <f>IF(COUNT(F25,G25)=2,F25*G25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="G26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="6"/>
+      <c r="H26" s="6">
+        <f>SUM(H18:H25)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="16"/>
       <c r="C27" s="17"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="G27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H27" s="6"/>
+      <c r="H27" s="6">
+        <f>ROUND(H26*10%,0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="2:8" ht="28.35" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="16"/>
       <c r="C28" s="17"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="G28" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="6">
+        <f>H26+H27</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
     </row>
     <row r="31" spans="2:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>