--- v0 (2026-04-17)
+++ v1 (2026-11-08)
@@ -1,197 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27231"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Documents\ビズ研\テンプレート\請求書類\請求書\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE25887D-0891-4525-B352-B769D7EDF494}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="20055" yWindow="495" windowWidth="16020" windowHeight="13950" xr2:uid="{FF085082-7152-4DD0-981B-8D7E08E9FB6D}"/>
   </bookViews>
   <sheets>
     <sheet name="見積書" sheetId="2" r:id="rId1"/>
     <sheet name="発注書" sheetId="10" r:id="rId2"/>
     <sheet name="納品書" sheetId="9" r:id="rId3"/>
     <sheet name="請求書" sheetId="8" r:id="rId4"/>
     <sheet name="領収書" sheetId="11" r:id="rId5"/>
     <sheet name="支払通知書" sheetId="7" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...105 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="58">
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〒000-0000</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〇〇〇〇株式会社</t>
     <rPh sb="0" eb="8">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>合計金額</t>
     <rPh sb="0" eb="2">
@@ -1144,51 +1036,51 @@
     <mruColors>
       <color rgb="FF4D575F"/>
       <color rgb="FF9ACD93"/>
       <color rgb="FF1C3342"/>
       <color rgb="FF577287"/>
       <color rgb="FF68869C"/>
       <color rgb="FF699698"/>
       <color rgb="FF6FAD88"/>
       <color rgb="FF435867"/>
       <color rgb="FF32515E"/>
       <color rgb="FF3D636F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1733,240 +1625,240 @@
       </c>
       <c r="J20" s="50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="29"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9">
         <v>500000</v>
       </c>
       <c r="I21" s="10">
         <v>0.1</v>
       </c>
       <c r="J21" s="11">
-        <f>IF(ISBLANK(H21), "", H21*F21)</f>
+        <f>IF(COUNT(F21,H21)=2,F21*H21,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8">
         <v>10</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="9">
         <v>50000</v>
       </c>
       <c r="I22" s="10">
         <v>0.1</v>
       </c>
       <c r="J22" s="11">
-        <f t="shared" ref="J22:J29" si="0">IF(ISBLANK(H22), "", H22*F22)</f>
+        <f>IF(COUNT(F22,H22)=2,F22*H22,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="8">
         <v>1</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9">
         <v>10000</v>
       </c>
       <c r="I23" s="10">
         <v>0.08</v>
       </c>
       <c r="J23" s="11">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F23,H23)=2,F23*H23,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="27"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
       <c r="G24" s="7"/>
       <c r="H24" s="9"/>
       <c r="I24" s="10"/>
       <c r="J24" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F24,H24)=2,F24*H24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="27"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="7"/>
       <c r="H25" s="9"/>
       <c r="I25" s="10"/>
       <c r="J25" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F25,H25)=2,F25*H25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="27"/>
       <c r="C26" s="28"/>
       <c r="D26" s="29"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
       <c r="G26" s="7"/>
       <c r="H26" s="9"/>
       <c r="I26" s="10"/>
       <c r="J26" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F26,H26)=2,F26*H26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="27"/>
       <c r="C27" s="28"/>
       <c r="D27" s="29"/>
       <c r="E27" s="7"/>
       <c r="F27" s="8"/>
       <c r="G27" s="7"/>
       <c r="H27" s="9"/>
       <c r="I27" s="10"/>
       <c r="J27" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F27,H27)=2,F27*H27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="27"/>
       <c r="C28" s="28"/>
       <c r="D28" s="29"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
       <c r="G28" s="7"/>
       <c r="H28" s="9"/>
       <c r="I28" s="10"/>
       <c r="J28" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F28,H28)=2,F28*H28,"")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="29"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
       <c r="G29" s="7"/>
       <c r="H29" s="9"/>
       <c r="I29" s="10"/>
       <c r="J29" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F29,H29)=2,F29*H29,"")</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="31"/>
       <c r="H30" s="52" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="52"/>
       <c r="J30" s="11">
         <f>SUM(J21:J29)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="13">
         <f>SUMIF(I21:I29, 10%, J21:J29)</f>
         <v>1000000</v>
       </c>
       <c r="D31" s="32">
-        <f>ROUND(C31*10%,1)</f>
+        <f>ROUND(C31*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="E31" s="32"/>
       <c r="H31" s="52" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="52"/>
       <c r="J31" s="11">
         <f>SUM(D31:E32)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13">
         <f>SUMIF(I21:I29, 8%, J21:J29)</f>
         <v>10000</v>
       </c>
       <c r="D32" s="32">
-        <f>ROUND(C32*8%,1)</f>
+        <f>ROUND(C32*8%,0)</f>
         <v>800</v>
       </c>
       <c r="E32" s="32"/>
       <c r="H32" s="52" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="52"/>
       <c r="J32" s="11">
         <f>J30+J31</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>
@@ -2315,240 +2207,240 @@
       </c>
       <c r="J20" s="50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="29"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9">
         <v>500000</v>
       </c>
       <c r="I21" s="10">
         <v>0.1</v>
       </c>
       <c r="J21" s="11">
-        <f>IF(ISBLANK(H21), "", H21*F21)</f>
+        <f>IF(COUNT(F21,H21)=2,F21*H21,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8">
         <v>10</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="9">
         <v>50000</v>
       </c>
       <c r="I22" s="10">
         <v>0.1</v>
       </c>
       <c r="J22" s="11">
-        <f t="shared" ref="J22:J29" si="0">IF(ISBLANK(H22), "", H22*F22)</f>
+        <f>IF(COUNT(F22,H22)=2,F22*H22,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="8">
         <v>1</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9">
         <v>10000</v>
       </c>
       <c r="I23" s="10">
         <v>0.08</v>
       </c>
       <c r="J23" s="11">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F23,H23)=2,F23*H23,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="27"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
       <c r="G24" s="7"/>
       <c r="H24" s="9"/>
       <c r="I24" s="10"/>
       <c r="J24" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F24,H24)=2,F24*H24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="27"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="7"/>
       <c r="H25" s="9"/>
       <c r="I25" s="10"/>
       <c r="J25" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F25,H25)=2,F25*H25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="27"/>
       <c r="C26" s="28"/>
       <c r="D26" s="29"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
       <c r="G26" s="7"/>
       <c r="H26" s="9"/>
       <c r="I26" s="10"/>
       <c r="J26" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F26,H26)=2,F26*H26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="27"/>
       <c r="C27" s="28"/>
       <c r="D27" s="29"/>
       <c r="E27" s="7"/>
       <c r="F27" s="8"/>
       <c r="G27" s="7"/>
       <c r="H27" s="9"/>
       <c r="I27" s="10"/>
       <c r="J27" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F27,H27)=2,F27*H27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="27"/>
       <c r="C28" s="28"/>
       <c r="D28" s="29"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
       <c r="G28" s="7"/>
       <c r="H28" s="9"/>
       <c r="I28" s="10"/>
       <c r="J28" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F28,H28)=2,F28*H28,"")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="29"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
       <c r="G29" s="7"/>
       <c r="H29" s="9"/>
       <c r="I29" s="10"/>
       <c r="J29" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F29,H29)=2,F29*H29,"")</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="31"/>
       <c r="H30" s="52" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="52"/>
       <c r="J30" s="11">
         <f>SUM(J21:J29)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="13">
         <f>SUMIF(I21:I29, 10%, J21:J29)</f>
         <v>1000000</v>
       </c>
       <c r="D31" s="32">
-        <f>ROUND(C31*10%,1)</f>
+        <f>ROUND(C31*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="E31" s="32"/>
       <c r="H31" s="52" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="52"/>
       <c r="J31" s="11">
         <f>SUM(D31:E32)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13">
         <f>SUMIF(I21:I29, 8%, J21:J29)</f>
         <v>10000</v>
       </c>
       <c r="D32" s="32">
-        <f>ROUND(C32*8%,1)</f>
+        <f>ROUND(C32*8%,0)</f>
         <v>800</v>
       </c>
       <c r="E32" s="32"/>
       <c r="H32" s="52" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="52"/>
       <c r="J32" s="11">
         <f>J30+J31</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>
@@ -2899,240 +2791,240 @@
       </c>
       <c r="J20" s="50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="29"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9">
         <v>500000</v>
       </c>
       <c r="I21" s="10">
         <v>0.1</v>
       </c>
       <c r="J21" s="11">
-        <f>IF(ISBLANK(H21), "", H21*F21)</f>
+        <f>IF(COUNT(F21,H21)=2,F21*H21,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8">
         <v>10</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="9">
         <v>50000</v>
       </c>
       <c r="I22" s="10">
         <v>0.1</v>
       </c>
       <c r="J22" s="11">
-        <f t="shared" ref="J22:J29" si="0">IF(ISBLANK(H22), "", H22*F22)</f>
+        <f>IF(COUNT(F22,H22)=2,F22*H22,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="8">
         <v>1</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9">
         <v>10000</v>
       </c>
       <c r="I23" s="10">
         <v>0.08</v>
       </c>
       <c r="J23" s="11">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F23,H23)=2,F23*H23,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="27"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
       <c r="G24" s="7"/>
       <c r="H24" s="9"/>
       <c r="I24" s="10"/>
       <c r="J24" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F24,H24)=2,F24*H24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="27"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="7"/>
       <c r="H25" s="9"/>
       <c r="I25" s="10"/>
       <c r="J25" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F25,H25)=2,F25*H25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="27"/>
       <c r="C26" s="28"/>
       <c r="D26" s="29"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
       <c r="G26" s="7"/>
       <c r="H26" s="9"/>
       <c r="I26" s="10"/>
       <c r="J26" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F26,H26)=2,F26*H26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="27"/>
       <c r="C27" s="28"/>
       <c r="D27" s="29"/>
       <c r="E27" s="7"/>
       <c r="F27" s="8"/>
       <c r="G27" s="7"/>
       <c r="H27" s="9"/>
       <c r="I27" s="10"/>
       <c r="J27" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F27,H27)=2,F27*H27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="27"/>
       <c r="C28" s="28"/>
       <c r="D28" s="29"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
       <c r="G28" s="7"/>
       <c r="H28" s="9"/>
       <c r="I28" s="10"/>
       <c r="J28" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F28,H28)=2,F28*H28,"")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="29"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
       <c r="G29" s="7"/>
       <c r="H29" s="9"/>
       <c r="I29" s="10"/>
       <c r="J29" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F29,H29)=2,F29*H29,"")</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="31"/>
       <c r="H30" s="52" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="52"/>
       <c r="J30" s="11">
         <f>SUM(J21:J29)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="13">
         <f>SUMIF(I21:I29, 10%, J21:J29)</f>
         <v>1000000</v>
       </c>
       <c r="D31" s="32">
-        <f>ROUND(C31*10%,1)</f>
+        <f>ROUND(C31*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="E31" s="32"/>
       <c r="H31" s="52" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="52"/>
       <c r="J31" s="11">
         <f>SUM(D31:E32)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13">
         <f>SUMIF(I21:I29, 8%, J21:J29)</f>
         <v>10000</v>
       </c>
       <c r="D32" s="32">
-        <f>ROUND(C32*8%,1)</f>
+        <f>ROUND(C32*8%,0)</f>
         <v>800</v>
       </c>
       <c r="E32" s="32"/>
       <c r="H32" s="52" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="52"/>
       <c r="J32" s="11">
         <f>J30+J31</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>
@@ -3492,240 +3384,240 @@
       </c>
       <c r="J20" s="50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="29"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9">
         <v>500000</v>
       </c>
       <c r="I21" s="10">
         <v>0.1</v>
       </c>
       <c r="J21" s="11">
-        <f>IF(ISBLANK(H21), "", H21*F21)</f>
+        <f>IF(COUNT(F21,H21)=2,F21*H21,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8">
         <v>10</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="9">
         <v>50000</v>
       </c>
       <c r="I22" s="10">
         <v>0.1</v>
       </c>
       <c r="J22" s="11">
-        <f t="shared" ref="J22:J29" si="0">IF(ISBLANK(H22), "", H22*F22)</f>
+        <f>IF(COUNT(F22,H22)=2,F22*H22,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="8">
         <v>1</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9">
         <v>10000</v>
       </c>
       <c r="I23" s="10">
         <v>0.08</v>
       </c>
       <c r="J23" s="11">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F23,H23)=2,F23*H23,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="27"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
       <c r="G24" s="7"/>
       <c r="H24" s="9"/>
       <c r="I24" s="10"/>
       <c r="J24" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F24,H24)=2,F24*H24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="27"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="7"/>
       <c r="H25" s="9"/>
       <c r="I25" s="10"/>
       <c r="J25" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F25,H25)=2,F25*H25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="27"/>
       <c r="C26" s="28"/>
       <c r="D26" s="29"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
       <c r="G26" s="7"/>
       <c r="H26" s="9"/>
       <c r="I26" s="10"/>
       <c r="J26" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F26,H26)=2,F26*H26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="27"/>
       <c r="C27" s="28"/>
       <c r="D27" s="29"/>
       <c r="E27" s="7"/>
       <c r="F27" s="8"/>
       <c r="G27" s="7"/>
       <c r="H27" s="9"/>
       <c r="I27" s="10"/>
       <c r="J27" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F27,H27)=2,F27*H27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="27"/>
       <c r="C28" s="28"/>
       <c r="D28" s="29"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
       <c r="G28" s="7"/>
       <c r="H28" s="9"/>
       <c r="I28" s="10"/>
       <c r="J28" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F28,H28)=2,F28*H28,"")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="29"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
       <c r="G29" s="7"/>
       <c r="H29" s="9"/>
       <c r="I29" s="10"/>
       <c r="J29" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F29,H29)=2,F29*H29,"")</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="31"/>
       <c r="H30" s="52" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="52"/>
       <c r="J30" s="11">
         <f>SUM(J21:J29)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="13">
         <f>SUMIF(I21:I29, 10%, J21:J29)</f>
         <v>1000000</v>
       </c>
       <c r="D31" s="32">
-        <f>ROUND(C31*10%,1)</f>
+        <f>ROUND(C31*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="E31" s="32"/>
       <c r="H31" s="52" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="52"/>
       <c r="J31" s="11">
         <f>SUM(D31:E32)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13">
         <f>SUMIF(I21:I29, 8%, J21:J29)</f>
         <v>10000</v>
       </c>
       <c r="D32" s="32">
-        <f>ROUND(C32*8%,1)</f>
+        <f>ROUND(C32*8%,0)</f>
         <v>800</v>
       </c>
       <c r="E32" s="32"/>
       <c r="H32" s="52" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="52"/>
       <c r="J32" s="11">
         <f>J30+J31</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>
@@ -4079,240 +3971,240 @@
       </c>
       <c r="J20" s="50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="29"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9">
         <v>500000</v>
       </c>
       <c r="I21" s="10">
         <v>0.1</v>
       </c>
       <c r="J21" s="11">
-        <f>IF(ISBLANK(H21), "", H21*F21)</f>
+        <f>IF(COUNT(F21,H21)=2,F21*H21,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8">
         <v>10</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="9">
         <v>50000</v>
       </c>
       <c r="I22" s="10">
         <v>0.1</v>
       </c>
       <c r="J22" s="11">
-        <f t="shared" ref="J22:J29" si="0">IF(ISBLANK(H22), "", H22*F22)</f>
+        <f>IF(COUNT(F22,H22)=2,F22*H22,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="8">
         <v>1</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9">
         <v>10000</v>
       </c>
       <c r="I23" s="10">
         <v>0.08</v>
       </c>
       <c r="J23" s="11">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F23,H23)=2,F23*H23,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="27"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
       <c r="G24" s="7"/>
       <c r="H24" s="9"/>
       <c r="I24" s="10"/>
       <c r="J24" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F24,H24)=2,F24*H24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="27"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="7"/>
       <c r="H25" s="9"/>
       <c r="I25" s="10"/>
       <c r="J25" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F25,H25)=2,F25*H25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="27"/>
       <c r="C26" s="28"/>
       <c r="D26" s="29"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
       <c r="G26" s="7"/>
       <c r="H26" s="9"/>
       <c r="I26" s="10"/>
       <c r="J26" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F26,H26)=2,F26*H26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="27"/>
       <c r="C27" s="28"/>
       <c r="D27" s="29"/>
       <c r="E27" s="7"/>
       <c r="F27" s="8"/>
       <c r="G27" s="7"/>
       <c r="H27" s="9"/>
       <c r="I27" s="10"/>
       <c r="J27" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F27,H27)=2,F27*H27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="27"/>
       <c r="C28" s="28"/>
       <c r="D28" s="29"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
       <c r="G28" s="7"/>
       <c r="H28" s="9"/>
       <c r="I28" s="10"/>
       <c r="J28" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F28,H28)=2,F28*H28,"")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="29"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
       <c r="G29" s="7"/>
       <c r="H29" s="9"/>
       <c r="I29" s="10"/>
       <c r="J29" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F29,H29)=2,F29*H29,"")</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="31"/>
       <c r="H30" s="52" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="52"/>
       <c r="J30" s="11">
         <f>SUM(J21:J29)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="13">
         <f>SUMIF(I21:I29, 10%, J21:J29)</f>
         <v>1000000</v>
       </c>
       <c r="D31" s="32">
-        <f>ROUND(C31*10%,1)</f>
+        <f>ROUND(C31*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="E31" s="32"/>
       <c r="H31" s="52" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="52"/>
       <c r="J31" s="11">
         <f>SUM(D31:E32)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13">
         <f>SUMIF(I21:I29, 8%, J21:J29)</f>
         <v>10000</v>
       </c>
       <c r="D32" s="32">
-        <f>ROUND(C32*8%,1)</f>
+        <f>ROUND(C32*8%,0)</f>
         <v>800</v>
       </c>
       <c r="E32" s="32"/>
       <c r="H32" s="52" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="52"/>
       <c r="J32" s="11">
         <f>J30+J31</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>
@@ -4667,240 +4559,240 @@
       </c>
       <c r="J20" s="50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="29"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9">
         <v>500000</v>
       </c>
       <c r="I21" s="10">
         <v>0.1</v>
       </c>
       <c r="J21" s="11">
-        <f>IF(ISBLANK(H21), "", H21*F21)</f>
+        <f>IF(COUNT(F21,H21)=2,F21*H21,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8">
         <v>10</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="9">
         <v>50000</v>
       </c>
       <c r="I22" s="10">
         <v>0.1</v>
       </c>
       <c r="J22" s="11">
-        <f t="shared" ref="J22:J29" si="0">IF(ISBLANK(H22), "", H22*F22)</f>
+        <f>IF(COUNT(F22,H22)=2,F22*H22,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="8">
         <v>1</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="9">
         <v>10000</v>
       </c>
       <c r="I23" s="10">
         <v>0.08</v>
       </c>
       <c r="J23" s="11">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F23,H23)=2,F23*H23,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="27"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
       <c r="G24" s="7"/>
       <c r="H24" s="9"/>
       <c r="I24" s="10"/>
       <c r="J24" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F24,H24)=2,F24*H24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="27"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="7"/>
       <c r="H25" s="9"/>
       <c r="I25" s="10"/>
       <c r="J25" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F25,H25)=2,F25*H25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="27"/>
       <c r="C26" s="28"/>
       <c r="D26" s="29"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
       <c r="G26" s="7"/>
       <c r="H26" s="9"/>
       <c r="I26" s="10"/>
       <c r="J26" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F26,H26)=2,F26*H26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="27"/>
       <c r="C27" s="28"/>
       <c r="D27" s="29"/>
       <c r="E27" s="7"/>
       <c r="F27" s="8"/>
       <c r="G27" s="7"/>
       <c r="H27" s="9"/>
       <c r="I27" s="10"/>
       <c r="J27" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F27,H27)=2,F27*H27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="27"/>
       <c r="C28" s="28"/>
       <c r="D28" s="29"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
       <c r="G28" s="7"/>
       <c r="H28" s="9"/>
       <c r="I28" s="10"/>
       <c r="J28" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F28,H28)=2,F28*H28,"")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="27"/>
       <c r="C29" s="28"/>
       <c r="D29" s="29"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
       <c r="G29" s="7"/>
       <c r="H29" s="9"/>
       <c r="I29" s="10"/>
       <c r="J29" s="11" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(F29,H29)=2,F29*H29,"")</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="31" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="31"/>
       <c r="H30" s="52" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="52"/>
       <c r="J30" s="11">
         <f>SUM(J21:J29)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="13">
         <f>SUMIF(I21:I29, 10%, J21:J29)</f>
         <v>1000000</v>
       </c>
       <c r="D31" s="32">
-        <f>ROUND(C31*10%,1)</f>
+        <f>ROUND(C31*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="E31" s="32"/>
       <c r="H31" s="52" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="52"/>
       <c r="J31" s="11">
         <f>SUM(D31:E32)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13">
         <f>SUMIF(I21:I29, 8%, J21:J29)</f>
         <v>10000</v>
       </c>
       <c r="D32" s="32">
-        <f>ROUND(C32*8%,1)</f>
+        <f>ROUND(C32*8%,0)</f>
         <v>800</v>
       </c>
       <c r="E32" s="32"/>
       <c r="H32" s="52" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="52"/>
       <c r="J32" s="11">
         <f>J30+J31</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>