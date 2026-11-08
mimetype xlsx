--- v0 (2026-04-23)
+++ v1 (2026-11-08)
@@ -1,203 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27231"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Documents\ビズ研\テンプレート\請求書類\請求書\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAAF1EDD-1F95-4E30-A133-A2B1D14CA4F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="15585" xr2:uid="{FF085082-7152-4DD0-981B-8D7E08E9FB6D}"/>
   </bookViews>
   <sheets>
     <sheet name="見積書" sheetId="2" r:id="rId1"/>
     <sheet name="発注書" sheetId="11" r:id="rId2"/>
     <sheet name="納品書" sheetId="10" r:id="rId3"/>
     <sheet name="請求書" sheetId="9" r:id="rId4"/>
     <sheet name="領収書" sheetId="8" r:id="rId5"/>
     <sheet name="支払通知書" sheetId="7" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...105 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="59">
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〒000-0000</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〇〇〇〇株式会社</t>
     <rPh sb="0" eb="8">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>合計金額</t>
     <rPh sb="0" eb="2">
@@ -977,51 +869,51 @@
   <cellStyles count="2">
     <cellStyle name="通貨" xfId="1" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF2B474C"/>
       <color rgb="FF478B6E"/>
       <color rgb="FF407A6A"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>68039</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>312966</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>775607</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95251</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="六角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{464D19A0-503B-44BB-A1C5-E733A9F025D8}"/>
             </a:ext>
           </a:extLst>
@@ -2081,251 +1973,251 @@
       <c r="K18" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="10"/>
       <c r="C19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="14">
         <v>500000</v>
       </c>
       <c r="J19" s="15">
         <v>0.1</v>
       </c>
       <c r="K19" s="16">
-        <f>IF(ISBLANK(I19), "", I19*G19)</f>
+        <f>IF(COUNT(G19,I19)=2,G19*I19,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="10"/>
       <c r="C20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="13">
         <v>10</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="14">
         <v>50000</v>
       </c>
       <c r="J20" s="15">
         <v>0.1</v>
       </c>
       <c r="K20" s="16">
-        <f t="shared" ref="K20:K27" si="0">IF(ISBLANK(I20), "", I20*G20)</f>
+        <f>IF(COUNT(G20,I20)=2,G20*I20,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="10"/>
       <c r="C21" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="13">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="14">
         <v>10000</v>
       </c>
       <c r="J21" s="15">
         <v>0.08</v>
       </c>
       <c r="K21" s="16">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G21,I21)=2,G21*I21,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="10"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="11"/>
       <c r="G22" s="13"/>
       <c r="H22" s="11"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G22,I22)=2,G22*I22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="10"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="11"/>
       <c r="G23" s="13"/>
       <c r="H23" s="11"/>
       <c r="I23" s="14"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G23,I23)=2,G23*I23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="10"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="11"/>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G24,I24)=2,G24*I24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="10"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="11"/>
       <c r="G25" s="13"/>
       <c r="H25" s="11"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G25,I25)=2,G25*I25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="10"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="11"/>
       <c r="G26" s="13"/>
       <c r="H26" s="11"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G26,I26)=2,G26*I26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="10"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="11"/>
       <c r="G27" s="13"/>
       <c r="H27" s="11"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G27,I27)=2,G27*I27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="10"/>
       <c r="C28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="22"/>
       <c r="I28" s="23" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="23"/>
       <c r="K28" s="16">
         <f>SUM(K19:K27)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="5">
         <f>SUMIF(J19:J27, 10%, K19:K27)</f>
         <v>1000000</v>
       </c>
       <c r="E29" s="24">
-        <f>ROUND(D29*10%,1)</f>
+        <f>ROUND(D29*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="F29" s="24"/>
       <c r="I29" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="23"/>
       <c r="K29" s="16">
         <f>SUM(E29:F30)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="5">
         <f>SUMIF(J19:J27, 8%, K19:K27)</f>
         <v>10000</v>
       </c>
       <c r="E30" s="24">
-        <f>ROUND(D30*8%,1)</f>
+        <f>ROUND(D30*8%,0)</f>
         <v>800</v>
       </c>
       <c r="F30" s="24"/>
       <c r="I30" s="23" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="23"/>
       <c r="K30" s="16">
         <f>K28+K29</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="10"/>
     </row>
     <row r="32" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="10"/>
       <c r="B32" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
@@ -2658,251 +2550,251 @@
       <c r="K18" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="10"/>
       <c r="C19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="14">
         <v>500000</v>
       </c>
       <c r="J19" s="15">
         <v>0.1</v>
       </c>
       <c r="K19" s="16">
-        <f>IF(ISBLANK(I19), "", I19*G19)</f>
+        <f>IF(COUNT(G19,I19)=2,G19*I19,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="10"/>
       <c r="C20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="13">
         <v>10</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="14">
         <v>50000</v>
       </c>
       <c r="J20" s="15">
         <v>0.1</v>
       </c>
       <c r="K20" s="16">
-        <f t="shared" ref="K20:K27" si="0">IF(ISBLANK(I20), "", I20*G20)</f>
+        <f>IF(COUNT(G20,I20)=2,G20*I20,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="10"/>
       <c r="C21" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="13">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="14">
         <v>10000</v>
       </c>
       <c r="J21" s="15">
         <v>0.08</v>
       </c>
       <c r="K21" s="16">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G21,I21)=2,G21*I21,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="10"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="11"/>
       <c r="G22" s="13"/>
       <c r="H22" s="11"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G22,I22)=2,G22*I22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="10"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="11"/>
       <c r="G23" s="13"/>
       <c r="H23" s="11"/>
       <c r="I23" s="14"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G23,I23)=2,G23*I23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="10"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="11"/>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G24,I24)=2,G24*I24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="10"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="11"/>
       <c r="G25" s="13"/>
       <c r="H25" s="11"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G25,I25)=2,G25*I25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="10"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="11"/>
       <c r="G26" s="13"/>
       <c r="H26" s="11"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G26,I26)=2,G26*I26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="10"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="11"/>
       <c r="G27" s="13"/>
       <c r="H27" s="11"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G27,I27)=2,G27*I27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="10"/>
       <c r="C28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="22"/>
       <c r="I28" s="23" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="23"/>
       <c r="K28" s="16">
         <f>SUM(K19:K27)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="5">
         <f>SUMIF(J19:J27, 10%, K19:K27)</f>
         <v>1000000</v>
       </c>
       <c r="E29" s="24">
-        <f>ROUND(D29*10%,1)</f>
+        <f>ROUND(D29*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="F29" s="24"/>
       <c r="I29" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="23"/>
       <c r="K29" s="16">
         <f>SUM(E29:F30)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="5">
         <f>SUMIF(J19:J27, 8%, K19:K27)</f>
         <v>10000</v>
       </c>
       <c r="E30" s="24">
-        <f>ROUND(D30*8%,1)</f>
+        <f>ROUND(D30*8%,0)</f>
         <v>800</v>
       </c>
       <c r="F30" s="24"/>
       <c r="I30" s="23" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="23"/>
       <c r="K30" s="16">
         <f>K28+K29</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="10"/>
     </row>
     <row r="32" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="10"/>
       <c r="B32" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
@@ -3237,251 +3129,251 @@
       <c r="K18" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="10"/>
       <c r="C19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="14">
         <v>500000</v>
       </c>
       <c r="J19" s="15">
         <v>0.1</v>
       </c>
       <c r="K19" s="16">
-        <f>IF(ISBLANK(I19), "", I19*G19)</f>
+        <f>IF(COUNT(G19,I19)=2,G19*I19,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="10"/>
       <c r="C20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="13">
         <v>10</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="14">
         <v>50000</v>
       </c>
       <c r="J20" s="15">
         <v>0.1</v>
       </c>
       <c r="K20" s="16">
-        <f t="shared" ref="K20:K27" si="0">IF(ISBLANK(I20), "", I20*G20)</f>
+        <f>IF(COUNT(G20,I20)=2,G20*I20,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="10"/>
       <c r="C21" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="13">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="14">
         <v>10000</v>
       </c>
       <c r="J21" s="15">
         <v>0.08</v>
       </c>
       <c r="K21" s="16">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G21,I21)=2,G21*I21,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="10"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="11"/>
       <c r="G22" s="13"/>
       <c r="H22" s="11"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G22,I22)=2,G22*I22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="10"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="11"/>
       <c r="G23" s="13"/>
       <c r="H23" s="11"/>
       <c r="I23" s="14"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G23,I23)=2,G23*I23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="10"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="11"/>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G24,I24)=2,G24*I24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="10"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="11"/>
       <c r="G25" s="13"/>
       <c r="H25" s="11"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G25,I25)=2,G25*I25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="10"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="11"/>
       <c r="G26" s="13"/>
       <c r="H26" s="11"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G26,I26)=2,G26*I26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="10"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="11"/>
       <c r="G27" s="13"/>
       <c r="H27" s="11"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G27,I27)=2,G27*I27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="10"/>
       <c r="C28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="22"/>
       <c r="I28" s="23" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="23"/>
       <c r="K28" s="16">
         <f>SUM(K19:K27)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="5">
         <f>SUMIF(J19:J27, 10%, K19:K27)</f>
         <v>1000000</v>
       </c>
       <c r="E29" s="24">
-        <f>ROUND(D29*10%,1)</f>
+        <f>ROUND(D29*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="F29" s="24"/>
       <c r="I29" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="23"/>
       <c r="K29" s="16">
         <f>SUM(E29:F30)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="5">
         <f>SUMIF(J19:J27, 8%, K19:K27)</f>
         <v>10000</v>
       </c>
       <c r="E30" s="24">
-        <f>ROUND(D30*8%,1)</f>
+        <f>ROUND(D30*8%,0)</f>
         <v>800</v>
       </c>
       <c r="F30" s="24"/>
       <c r="I30" s="23" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="23"/>
       <c r="K30" s="16">
         <f>K28+K29</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="10"/>
     </row>
     <row r="32" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="10"/>
       <c r="B32" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
@@ -3825,251 +3717,251 @@
       <c r="K18" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="10"/>
       <c r="C19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="14">
         <v>500000</v>
       </c>
       <c r="J19" s="15">
         <v>0.1</v>
       </c>
       <c r="K19" s="16">
-        <f>IF(ISBLANK(I19), "", I19*G19)</f>
+        <f>IF(COUNT(G19,I19)=2,G19*I19,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="10"/>
       <c r="C20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="13">
         <v>10</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="14">
         <v>50000</v>
       </c>
       <c r="J20" s="15">
         <v>0.1</v>
       </c>
       <c r="K20" s="16">
-        <f t="shared" ref="K20:K27" si="0">IF(ISBLANK(I20), "", I20*G20)</f>
+        <f>IF(COUNT(G20,I20)=2,G20*I20,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="10"/>
       <c r="C21" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="13">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="14">
         <v>10000</v>
       </c>
       <c r="J21" s="15">
         <v>0.08</v>
       </c>
       <c r="K21" s="16">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G21,I21)=2,G21*I21,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="10"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="11"/>
       <c r="G22" s="13"/>
       <c r="H22" s="11"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G22,I22)=2,G22*I22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="10"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="11"/>
       <c r="G23" s="13"/>
       <c r="H23" s="11"/>
       <c r="I23" s="14"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G23,I23)=2,G23*I23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="10"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="11"/>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G24,I24)=2,G24*I24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="10"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="11"/>
       <c r="G25" s="13"/>
       <c r="H25" s="11"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G25,I25)=2,G25*I25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="10"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="11"/>
       <c r="G26" s="13"/>
       <c r="H26" s="11"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G26,I26)=2,G26*I26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="10"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="11"/>
       <c r="G27" s="13"/>
       <c r="H27" s="11"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G27,I27)=2,G27*I27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="10"/>
       <c r="C28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="22"/>
       <c r="I28" s="23" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="23"/>
       <c r="K28" s="16">
         <f>SUM(K19:K27)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="5">
         <f>SUMIF(J19:J27, 10%, K19:K27)</f>
         <v>1000000</v>
       </c>
       <c r="E29" s="24">
-        <f>ROUND(D29*10%,1)</f>
+        <f>ROUND(D29*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="F29" s="24"/>
       <c r="I29" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="23"/>
       <c r="K29" s="16">
         <f>SUM(E29:F30)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="5">
         <f>SUMIF(J19:J27, 8%, K19:K27)</f>
         <v>10000</v>
       </c>
       <c r="E30" s="24">
-        <f>ROUND(D30*8%,1)</f>
+        <f>ROUND(D30*8%,0)</f>
         <v>800</v>
       </c>
       <c r="F30" s="24"/>
       <c r="I30" s="23" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="23"/>
       <c r="K30" s="16">
         <f>K28+K29</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="10"/>
     </row>
     <row r="32" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="10"/>
       <c r="B32" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
@@ -4407,251 +4299,251 @@
       <c r="K18" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="10"/>
       <c r="C19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="14">
         <v>500000</v>
       </c>
       <c r="J19" s="15">
         <v>0.1</v>
       </c>
       <c r="K19" s="16">
-        <f>IF(ISBLANK(I19), "", I19*G19)</f>
+        <f>IF(COUNT(G19,I19)=2,G19*I19,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="10"/>
       <c r="C20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="13">
         <v>10</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="14">
         <v>50000</v>
       </c>
       <c r="J20" s="15">
         <v>0.1</v>
       </c>
       <c r="K20" s="16">
-        <f t="shared" ref="K20:K27" si="0">IF(ISBLANK(I20), "", I20*G20)</f>
+        <f>IF(COUNT(G20,I20)=2,G20*I20,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="10"/>
       <c r="C21" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="13">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="14">
         <v>10000</v>
       </c>
       <c r="J21" s="15">
         <v>0.08</v>
       </c>
       <c r="K21" s="16">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G21,I21)=2,G21*I21,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="10"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="11"/>
       <c r="G22" s="13"/>
       <c r="H22" s="11"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G22,I22)=2,G22*I22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="10"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="11"/>
       <c r="G23" s="13"/>
       <c r="H23" s="11"/>
       <c r="I23" s="14"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G23,I23)=2,G23*I23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="10"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="11"/>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G24,I24)=2,G24*I24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="10"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="11"/>
       <c r="G25" s="13"/>
       <c r="H25" s="11"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G25,I25)=2,G25*I25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="10"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="11"/>
       <c r="G26" s="13"/>
       <c r="H26" s="11"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G26,I26)=2,G26*I26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="10"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="11"/>
       <c r="G27" s="13"/>
       <c r="H27" s="11"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G27,I27)=2,G27*I27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="10"/>
       <c r="C28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="22"/>
       <c r="I28" s="23" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="23"/>
       <c r="K28" s="16">
         <f>SUM(K19:K27)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="5">
         <f>SUMIF(J19:J27, 10%, K19:K27)</f>
         <v>1000000</v>
       </c>
       <c r="E29" s="24">
-        <f>ROUND(D29*10%,1)</f>
+        <f>ROUND(D29*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="F29" s="24"/>
       <c r="I29" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="23"/>
       <c r="K29" s="16">
         <f>SUM(E29:F30)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="5">
         <f>SUMIF(J19:J27, 8%, K19:K27)</f>
         <v>10000</v>
       </c>
       <c r="E30" s="24">
-        <f>ROUND(D30*8%,1)</f>
+        <f>ROUND(D30*8%,0)</f>
         <v>800</v>
       </c>
       <c r="F30" s="24"/>
       <c r="I30" s="23" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="23"/>
       <c r="K30" s="16">
         <f>K28+K29</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="10"/>
     </row>
     <row r="32" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="10"/>
       <c r="B32" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
@@ -4990,251 +4882,251 @@
       <c r="K18" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="10"/>
       <c r="C19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="14">
         <v>500000</v>
       </c>
       <c r="J19" s="15">
         <v>0.1</v>
       </c>
       <c r="K19" s="16">
-        <f>IF(ISBLANK(I19), "", I19*G19)</f>
+        <f>IF(COUNT(G19,I19)=2,G19*I19,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="10"/>
       <c r="C20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="13">
         <v>10</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="14">
         <v>50000</v>
       </c>
       <c r="J20" s="15">
         <v>0.1</v>
       </c>
       <c r="K20" s="16">
-        <f t="shared" ref="K20:K27" si="0">IF(ISBLANK(I20), "", I20*G20)</f>
+        <f>IF(COUNT(G20,I20)=2,G20*I20,"")</f>
         <v>500000</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="10"/>
       <c r="C21" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="11" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="13">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="14">
         <v>10000</v>
       </c>
       <c r="J21" s="15">
         <v>0.08</v>
       </c>
       <c r="K21" s="16">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G21,I21)=2,G21*I21,"")</f>
         <v>10000</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="10"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="11"/>
       <c r="G22" s="13"/>
       <c r="H22" s="11"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G22,I22)=2,G22*I22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="10"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="11"/>
       <c r="G23" s="13"/>
       <c r="H23" s="11"/>
       <c r="I23" s="14"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G23,I23)=2,G23*I23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="10"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="11"/>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G24,I24)=2,G24*I24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="10"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="11"/>
       <c r="G25" s="13"/>
       <c r="H25" s="11"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G25,I25)=2,G25*I25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="10"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="11"/>
       <c r="G26" s="13"/>
       <c r="H26" s="11"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G26,I26)=2,G26*I26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="10"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="11"/>
       <c r="G27" s="13"/>
       <c r="H27" s="11"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="16" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(G27,I27)=2,G27*I27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="10"/>
       <c r="C28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="22"/>
       <c r="I28" s="23" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="23"/>
       <c r="K28" s="16">
         <f>SUM(K19:K27)</f>
         <v>1010000</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="5">
         <f>SUMIF(J19:J27, 10%, K19:K27)</f>
         <v>1000000</v>
       </c>
       <c r="E29" s="24">
-        <f>ROUND(D29*10%,1)</f>
+        <f>ROUND(D29*10%,0)</f>
         <v>100000</v>
       </c>
       <c r="F29" s="24"/>
       <c r="I29" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="23"/>
       <c r="K29" s="16">
         <f>SUM(E29:F30)</f>
         <v>100800</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="5">
         <f>SUMIF(J19:J27, 8%, K19:K27)</f>
         <v>10000</v>
       </c>
       <c r="E30" s="24">
-        <f>ROUND(D30*8%,1)</f>
+        <f>ROUND(D30*8%,0)</f>
         <v>800</v>
       </c>
       <c r="F30" s="24"/>
       <c r="I30" s="23" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="23"/>
       <c r="K30" s="16">
         <f>K28+K29</f>
         <v>1110800</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="10"/>
     </row>
     <row r="32" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="10"/>
       <c r="B32" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>