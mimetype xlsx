--- v0 (2026-04-23)
+++ v1 (2026-11-08)
@@ -1,233 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27231"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Documents\ビズ研\テンプレート\請求書類\請求書\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCBA90D8-66A7-48D7-B7E6-BA0CE37E786A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="13035" yWindow="585" windowWidth="16020" windowHeight="13950" xr2:uid="{3CB7C5F9-FA96-47D3-A52E-4D28ADEFABD8}"/>
   </bookViews>
   <sheets>
     <sheet name="見積書" sheetId="1" r:id="rId1"/>
     <sheet name="発注書" sheetId="2" r:id="rId2"/>
     <sheet name="納品書" sheetId="3" r:id="rId3"/>
     <sheet name="請求書" sheetId="4" r:id="rId4"/>
     <sheet name="領収書" sheetId="5" r:id="rId5"/>
     <sheet name="支払通知書" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...135 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="50">
   <si>
     <t>御見積書</t>
     <rPh sb="0" eb="4">
       <t>オミツモリショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>内容</t>
     <rPh sb="0" eb="2">
       <t>ナイヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>単価(税抜)</t>
     <rPh sb="0" eb="2">
       <t>タンカ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゼイヌ</t>
@@ -1363,51 +1225,51 @@
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="通貨" xfId="1" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7200"/>
       <color rgb="FFFFEAD9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>148165</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>116418</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>661793</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>137584</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="六角形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90AED712-DA25-43D1-BCF0-3D0228039B1F}"/>
             </a:ext>
           </a:extLst>
@@ -2406,414 +2268,414 @@
       <c r="A12" s="7"/>
       <c r="B12" s="32">
         <f>K30</f>
         <v>186600</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="73" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="74"/>
       <c r="G12" s="54"/>
       <c r="H12" s="55">
         <v>10</v>
       </c>
       <c r="I12" s="56" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="57">
         <v>10000</v>
       </c>
       <c r="K12" s="58">
         <v>0.1</v>
       </c>
       <c r="L12" s="59">
-        <f>IF(ISBLANK(J12), "", J12*H12)</f>
+        <f>IF(COUNT(H12,J12)=2,H12*J12,"")</f>
         <v>100000</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="28.35" customHeight="1">
       <c r="A13" s="7"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="76"/>
       <c r="G13" s="28"/>
       <c r="H13" s="17">
         <v>1</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="19">
         <v>50000</v>
       </c>
       <c r="K13" s="20">
         <v>0.1</v>
       </c>
       <c r="L13" s="21">
-        <f t="shared" ref="L13:L15" si="0">IF(ISBLANK(J13), "", J13*H13)</f>
+        <f>IF(COUNT(H13,J13)=2,H13*J13,"")</f>
         <v>50000</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="28.35" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="66" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="67"/>
       <c r="G14" s="54" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="60">
         <v>2</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="57">
         <v>10000</v>
       </c>
       <c r="K14" s="58">
         <v>0.08</v>
       </c>
       <c r="L14" s="59">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H14,J14)=2,H14*J14,"")</f>
         <v>20000</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="28.35" customHeight="1">
       <c r="A15" s="7"/>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="75"/>
       <c r="F15" s="76"/>
       <c r="G15" s="28"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H15,J15)=2,H15*J15,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:13" ht="28.35" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="66"/>
       <c r="F16" s="67"/>
       <c r="G16" s="54"/>
       <c r="H16" s="60"/>
       <c r="I16" s="61"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
       <c r="L16" s="59" t="str">
-        <f t="shared" ref="L16:L27" si="1">IF(ISBLANK(J16), "", J16*H16)</f>
+        <f>IF(COUNT(H16,J16)=2,H16*J16,"")</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:12" ht="28.35" customHeight="1">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="75"/>
       <c r="F17" s="76"/>
       <c r="G17" s="28"/>
       <c r="H17" s="17"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H17,J17)=2,H17*J17,"")</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:12" ht="28.35" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="66"/>
       <c r="F18" s="67"/>
       <c r="G18" s="54"/>
       <c r="H18" s="60"/>
       <c r="I18" s="61"/>
       <c r="J18" s="57"/>
       <c r="K18" s="58"/>
       <c r="L18" s="59" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H18,J18)=2,H18*J18,"")</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:12" ht="28.35" customHeight="1">
       <c r="A19" s="7"/>
       <c r="B19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="75"/>
       <c r="F19" s="76"/>
       <c r="G19" s="28"/>
       <c r="H19" s="17"/>
       <c r="I19" s="18"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="21" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H19,J19)=2,H19*J19,"")</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:12" ht="28.35" customHeight="1">
       <c r="A20" s="7"/>
       <c r="B20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="66"/>
       <c r="F20" s="67"/>
       <c r="G20" s="54"/>
       <c r="H20" s="60"/>
       <c r="I20" s="61"/>
       <c r="J20" s="57"/>
       <c r="K20" s="58"/>
       <c r="L20" s="59" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H20,J20)=2,H20*J20,"")</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:12" ht="28.35" customHeight="1">
       <c r="A21" s="7"/>
       <c r="B21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="75"/>
       <c r="F21" s="76"/>
       <c r="G21" s="28"/>
       <c r="H21" s="17"/>
       <c r="I21" s="18"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H21,J21)=2,H21*J21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:12" ht="28.35" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="66"/>
       <c r="F22" s="67"/>
       <c r="G22" s="54"/>
       <c r="H22" s="60"/>
       <c r="I22" s="61"/>
       <c r="J22" s="57"/>
       <c r="K22" s="58"/>
       <c r="L22" s="59" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H22,J22)=2,H22*J22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.35" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="75"/>
       <c r="F23" s="76"/>
       <c r="G23" s="28"/>
       <c r="H23" s="17"/>
       <c r="I23" s="18"/>
       <c r="J23" s="19"/>
       <c r="K23" s="20"/>
       <c r="L23" s="21" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H23,J23)=2,H23*J23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:12" ht="28.35" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="66"/>
       <c r="F24" s="67"/>
       <c r="G24" s="54"/>
       <c r="H24" s="60"/>
       <c r="I24" s="61"/>
       <c r="J24" s="57"/>
       <c r="K24" s="58"/>
       <c r="L24" s="59" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H24,J24)=2,H24*J24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:12" ht="28.35" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="75"/>
       <c r="F25" s="76"/>
       <c r="G25" s="28"/>
       <c r="H25" s="17"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="K25" s="20"/>
       <c r="L25" s="21" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H25,J25)=2,H25*J25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:12" ht="28.35" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
       <c r="E26" s="66"/>
       <c r="F26" s="67"/>
       <c r="G26" s="54"/>
       <c r="H26" s="60"/>
       <c r="I26" s="61"/>
       <c r="J26" s="57"/>
       <c r="K26" s="58"/>
       <c r="L26" s="59" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H26,J26)=2,H26*J26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:12" ht="28.35" customHeight="1">
       <c r="A27" s="7"/>
       <c r="B27" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="81"/>
       <c r="F27" s="82"/>
       <c r="G27" s="29"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="25"/>
       <c r="L27" s="26" t="str">
-        <f t="shared" si="1"/>
+        <f>IF(COUNT(H27,J27)=2,H27*J27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:12" ht="28.35" customHeight="1">
       <c r="A28" s="7"/>
       <c r="B28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="27" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="80" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="80"/>
       <c r="H28" s="8"/>
       <c r="I28" s="3"/>
       <c r="J28" s="62" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="69">
         <f>SUM(L12:L27)</f>
         <v>170000</v>
       </c>
       <c r="L28" s="70"/>
     </row>
     <row r="29" spans="1:12" ht="28.35" customHeight="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="63" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="79">
-        <f>SUMIF(K12:K27, "10%", L12:L27)*10%</f>
+        <f>ROUND(SUMIF(K12:K27, 10%, L12:L27)*10%,0)</f>
         <v>15000</v>
       </c>
       <c r="G29" s="79"/>
       <c r="H29" s="8"/>
       <c r="I29" s="3"/>
       <c r="J29" s="62" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="69">
         <f>F29+F30</f>
         <v>16600</v>
       </c>
       <c r="L29" s="70"/>
     </row>
     <row r="30" spans="1:12" ht="28.35" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="63" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="79">
-        <f>SUMIF(K12:K27, "8%", L12:L27)*8%</f>
+        <f>ROUND(SUMIF(K12:K27, 8%, L12:L27)*8%,0)</f>
         <v>1600</v>
       </c>
       <c r="G30" s="79"/>
       <c r="H30" s="8"/>
       <c r="I30" s="3"/>
       <c r="J30" s="62" t="s">
         <v>25</v>
       </c>
       <c r="K30" s="69">
         <f>K28+K29</f>
         <v>186600</v>
       </c>
       <c r="L30" s="70"/>
     </row>
     <row r="31" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="32" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="33" ht="25.5" customHeight="1"/>
     <row r="34" ht="25.5" customHeight="1"/>
     <row r="35" ht="25.5" customHeight="1"/>
     <row r="36" ht="25.5" customHeight="1"/>
     <row r="37" ht="25.5" customHeight="1"/>
     <row r="38" ht="25.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B4:H4"/>
@@ -3015,412 +2877,412 @@
       <c r="A12" s="7"/>
       <c r="B12" s="32">
         <f>K30</f>
         <v>186600</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="73" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="74"/>
       <c r="G12" s="54"/>
       <c r="H12" s="55">
         <v>10</v>
       </c>
       <c r="I12" s="56" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="57">
         <v>10000</v>
       </c>
       <c r="K12" s="58">
         <v>0.1</v>
       </c>
       <c r="L12" s="59">
-        <f>IF(ISBLANK(J12), "", J12*H12)</f>
+        <f>IF(COUNT(H12,J12)=2,H12*J12,"")</f>
         <v>100000</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="28.35" customHeight="1">
       <c r="A13" s="7"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="76"/>
       <c r="G13" s="28"/>
       <c r="H13" s="17">
         <v>1</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="19">
         <v>50000</v>
       </c>
       <c r="K13" s="20">
         <v>0.1</v>
       </c>
       <c r="L13" s="21">
-        <f t="shared" ref="L13:L27" si="0">IF(ISBLANK(J13), "", J13*H13)</f>
+        <f>IF(COUNT(H13,J13)=2,H13*J13,"")</f>
         <v>50000</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="28.35" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="66" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="67"/>
       <c r="G14" s="54" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="60">
         <v>2</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="57">
         <v>10000</v>
       </c>
       <c r="K14" s="58">
         <v>0.08</v>
       </c>
       <c r="L14" s="59">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H14,J14)=2,H14*J14,"")</f>
         <v>20000</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="28.35" customHeight="1">
       <c r="A15" s="7"/>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="75"/>
       <c r="F15" s="76"/>
       <c r="G15" s="28"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H15,J15)=2,H15*J15,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:13" ht="28.35" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="66"/>
       <c r="F16" s="67"/>
       <c r="G16" s="54"/>
       <c r="H16" s="60"/>
       <c r="I16" s="61"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
       <c r="L16" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H16,J16)=2,H16*J16,"")</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:12" ht="28.35" customHeight="1">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="75"/>
       <c r="F17" s="76"/>
       <c r="G17" s="28"/>
       <c r="H17" s="17"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H17,J17)=2,H17*J17,"")</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:12" ht="28.35" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="66"/>
       <c r="F18" s="67"/>
       <c r="G18" s="54"/>
       <c r="H18" s="60"/>
       <c r="I18" s="61"/>
       <c r="J18" s="57"/>
       <c r="K18" s="58"/>
       <c r="L18" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H18,J18)=2,H18*J18,"")</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:12" ht="28.35" customHeight="1">
       <c r="A19" s="7"/>
       <c r="B19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="75"/>
       <c r="F19" s="76"/>
       <c r="G19" s="28"/>
       <c r="H19" s="17"/>
       <c r="I19" s="18"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H19,J19)=2,H19*J19,"")</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:12" ht="28.35" customHeight="1">
       <c r="A20" s="7"/>
       <c r="B20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="66"/>
       <c r="F20" s="67"/>
       <c r="G20" s="54"/>
       <c r="H20" s="60"/>
       <c r="I20" s="61"/>
       <c r="J20" s="57"/>
       <c r="K20" s="58"/>
       <c r="L20" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H20,J20)=2,H20*J20,"")</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:12" ht="28.35" customHeight="1">
       <c r="A21" s="7"/>
       <c r="B21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="75"/>
       <c r="F21" s="76"/>
       <c r="G21" s="28"/>
       <c r="H21" s="17"/>
       <c r="I21" s="18"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H21,J21)=2,H21*J21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:12" ht="28.35" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="66"/>
       <c r="F22" s="67"/>
       <c r="G22" s="54"/>
       <c r="H22" s="60"/>
       <c r="I22" s="61"/>
       <c r="J22" s="57"/>
       <c r="K22" s="58"/>
       <c r="L22" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H22,J22)=2,H22*J22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.35" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="75"/>
       <c r="F23" s="76"/>
       <c r="G23" s="28"/>
       <c r="H23" s="17"/>
       <c r="I23" s="18"/>
       <c r="J23" s="19"/>
       <c r="K23" s="20"/>
       <c r="L23" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H23,J23)=2,H23*J23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:12" ht="28.35" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="66"/>
       <c r="F24" s="67"/>
       <c r="G24" s="54"/>
       <c r="H24" s="60"/>
       <c r="I24" s="61"/>
       <c r="J24" s="57"/>
       <c r="K24" s="58"/>
       <c r="L24" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H24,J24)=2,H24*J24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:12" ht="28.35" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="75"/>
       <c r="F25" s="76"/>
       <c r="G25" s="28"/>
       <c r="H25" s="17"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="K25" s="20"/>
       <c r="L25" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H25,J25)=2,H25*J25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:12" ht="28.35" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
       <c r="E26" s="66"/>
       <c r="F26" s="67"/>
       <c r="G26" s="54"/>
       <c r="H26" s="60"/>
       <c r="I26" s="61"/>
       <c r="J26" s="57"/>
       <c r="K26" s="58"/>
       <c r="L26" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H26,J26)=2,H26*J26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:12" ht="28.35" customHeight="1">
       <c r="A27" s="7"/>
       <c r="B27" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="81"/>
       <c r="F27" s="82"/>
       <c r="G27" s="29"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="25"/>
       <c r="L27" s="26" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H27,J27)=2,H27*J27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:12" ht="28.35" customHeight="1">
       <c r="A28" s="7"/>
       <c r="B28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="27" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="80" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="80"/>
       <c r="H28" s="8"/>
       <c r="I28" s="3"/>
       <c r="J28" s="62" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="69">
         <f>SUM(L12:L27)</f>
         <v>170000</v>
       </c>
       <c r="L28" s="70"/>
     </row>
     <row r="29" spans="1:12" ht="28.35" customHeight="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="63" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="79">
-        <f>SUMIF(K12:K27, "10%", L12:L27)*10%</f>
+        <f>ROUND(SUMIF(K12:K27, 10%, L12:L27)*10%,0)</f>
         <v>15000</v>
       </c>
       <c r="G29" s="79"/>
       <c r="H29" s="8"/>
       <c r="I29" s="3"/>
       <c r="J29" s="62" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="69">
         <f>F29+F30</f>
         <v>16600</v>
       </c>
       <c r="L29" s="70"/>
     </row>
     <row r="30" spans="1:12" ht="28.35" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="63" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="79">
-        <f>SUMIF(K12:K27, "8%", L12:L27)*8%</f>
+        <f>ROUND(SUMIF(K12:K27, 8%, L12:L27)*8%,0)</f>
         <v>1600</v>
       </c>
       <c r="G30" s="79"/>
       <c r="H30" s="8"/>
       <c r="I30" s="3"/>
       <c r="J30" s="62" t="s">
         <v>25</v>
       </c>
       <c r="K30" s="69">
         <f>K28+K29</f>
         <v>186600</v>
       </c>
       <c r="L30" s="70"/>
     </row>
     <row r="31" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="32" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="33" ht="25.5" customHeight="1"/>
     <row r="34" ht="25.5" customHeight="1"/>
     <row r="35" ht="25.5" customHeight="1"/>
     <row r="36" ht="25.5" customHeight="1"/>
     <row r="37" ht="25.5" customHeight="1"/>
     <row r="38" ht="25.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B4:H4"/>
@@ -3622,408 +3484,408 @@
       <c r="A12" s="7"/>
       <c r="B12" s="32">
         <f>K30</f>
         <v>186600</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="73" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="74"/>
       <c r="G12" s="54"/>
       <c r="H12" s="55">
         <v>10</v>
       </c>
       <c r="I12" s="56" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="57">
         <v>10000</v>
       </c>
       <c r="K12" s="58">
         <v>0.1</v>
       </c>
       <c r="L12" s="59">
-        <f>IF(ISBLANK(J12), "", J12*H12)</f>
+        <f>IF(COUNT(H12,J12)=2,H12*J12,"")</f>
         <v>100000</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="28.35" customHeight="1">
       <c r="A13" s="7"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="76"/>
       <c r="G13" s="28"/>
       <c r="H13" s="17">
         <v>1</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="19">
         <v>50000</v>
       </c>
       <c r="K13" s="20">
         <v>0.1</v>
       </c>
       <c r="L13" s="21">
-        <f t="shared" ref="L13:L27" si="0">IF(ISBLANK(J13), "", J13*H13)</f>
+        <f>IF(COUNT(H13,J13)=2,H13*J13,"")</f>
         <v>50000</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="28.35" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="66" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="67"/>
       <c r="G14" s="54" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="60">
         <v>2</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="57">
         <v>10000</v>
       </c>
       <c r="K14" s="58">
         <v>0.08</v>
       </c>
       <c r="L14" s="59">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H14,J14)=2,H14*J14,"")</f>
         <v>20000</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="28.35" customHeight="1">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="75"/>
       <c r="F15" s="76"/>
       <c r="G15" s="28"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H15,J15)=2,H15*J15,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:13" ht="28.35" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="66"/>
       <c r="F16" s="67"/>
       <c r="G16" s="54"/>
       <c r="H16" s="60"/>
       <c r="I16" s="61"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
       <c r="L16" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H16,J16)=2,H16*J16,"")</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:12" ht="28.35" customHeight="1">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="75"/>
       <c r="F17" s="76"/>
       <c r="G17" s="28"/>
       <c r="H17" s="17"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H17,J17)=2,H17*J17,"")</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:12" ht="28.35" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="66"/>
       <c r="F18" s="67"/>
       <c r="G18" s="54"/>
       <c r="H18" s="60"/>
       <c r="I18" s="61"/>
       <c r="J18" s="57"/>
       <c r="K18" s="58"/>
       <c r="L18" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H18,J18)=2,H18*J18,"")</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:12" ht="28.35" customHeight="1">
       <c r="A19" s="7"/>
       <c r="B19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="75"/>
       <c r="F19" s="76"/>
       <c r="G19" s="28"/>
       <c r="H19" s="17"/>
       <c r="I19" s="18"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H19,J19)=2,H19*J19,"")</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:12" ht="28.35" customHeight="1">
       <c r="A20" s="7"/>
       <c r="B20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="66"/>
       <c r="F20" s="67"/>
       <c r="G20" s="54"/>
       <c r="H20" s="60"/>
       <c r="I20" s="61"/>
       <c r="J20" s="57"/>
       <c r="K20" s="58"/>
       <c r="L20" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H20,J20)=2,H20*J20,"")</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:12" ht="28.35" customHeight="1">
       <c r="A21" s="7"/>
       <c r="B21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="75"/>
       <c r="F21" s="76"/>
       <c r="G21" s="28"/>
       <c r="H21" s="17"/>
       <c r="I21" s="18"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H21,J21)=2,H21*J21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:12" ht="28.35" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="66"/>
       <c r="F22" s="67"/>
       <c r="G22" s="54"/>
       <c r="H22" s="60"/>
       <c r="I22" s="61"/>
       <c r="J22" s="57"/>
       <c r="K22" s="58"/>
       <c r="L22" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H22,J22)=2,H22*J22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.35" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="75"/>
       <c r="F23" s="76"/>
       <c r="G23" s="28"/>
       <c r="H23" s="17"/>
       <c r="I23" s="18"/>
       <c r="J23" s="19"/>
       <c r="K23" s="20"/>
       <c r="L23" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H23,J23)=2,H23*J23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:12" ht="28.35" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="66"/>
       <c r="F24" s="67"/>
       <c r="G24" s="54"/>
       <c r="H24" s="60"/>
       <c r="I24" s="61"/>
       <c r="J24" s="57"/>
       <c r="K24" s="58"/>
       <c r="L24" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H24,J24)=2,H24*J24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:12" ht="28.35" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="75"/>
       <c r="F25" s="76"/>
       <c r="G25" s="28"/>
       <c r="H25" s="17"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="K25" s="20"/>
       <c r="L25" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H25,J25)=2,H25*J25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:12" ht="28.35" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
       <c r="E26" s="66"/>
       <c r="F26" s="67"/>
       <c r="G26" s="54"/>
       <c r="H26" s="60"/>
       <c r="I26" s="61"/>
       <c r="J26" s="57"/>
       <c r="K26" s="58"/>
       <c r="L26" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H26,J26)=2,H26*J26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:12" ht="28.35" customHeight="1">
       <c r="A27" s="7"/>
       <c r="B27" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="81"/>
       <c r="F27" s="82"/>
       <c r="G27" s="29"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="25"/>
       <c r="L27" s="26" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H27,J27)=2,H27*J27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:12" ht="28.35" customHeight="1">
       <c r="A28" s="7"/>
       <c r="B28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="27" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="80" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="80"/>
       <c r="H28" s="8"/>
       <c r="I28" s="3"/>
       <c r="J28" s="62" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="69">
         <f>SUM(L12:L27)</f>
         <v>170000</v>
       </c>
       <c r="L28" s="70"/>
     </row>
     <row r="29" spans="1:12" ht="28.35" customHeight="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="63" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="79">
-        <f>SUMIF(K12:K27, "10%", L12:L27)*10%</f>
+        <f>ROUND(SUMIF(K12:K27, 10%, L12:L27)*10%,0)</f>
         <v>15000</v>
       </c>
       <c r="G29" s="79"/>
       <c r="H29" s="8"/>
       <c r="I29" s="3"/>
       <c r="J29" s="62" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="69">
         <f>F29+F30</f>
         <v>16600</v>
       </c>
       <c r="L29" s="70"/>
     </row>
     <row r="30" spans="1:12" ht="28.35" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="63" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="79">
-        <f>SUMIF(K12:K27, "8%", L12:L27)*8%</f>
+        <f>ROUND(SUMIF(K12:K27, 8%, L12:L27)*8%,0)</f>
         <v>1600</v>
       </c>
       <c r="G30" s="79"/>
       <c r="H30" s="8"/>
       <c r="I30" s="3"/>
       <c r="J30" s="62" t="s">
         <v>25</v>
       </c>
       <c r="K30" s="69">
         <f>K28+K29</f>
         <v>186600</v>
       </c>
       <c r="L30" s="70"/>
     </row>
     <row r="31" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="32" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="33" ht="25.5" customHeight="1"/>
     <row r="34" ht="25.5" customHeight="1"/>
     <row r="35" ht="25.5" customHeight="1"/>
     <row r="36" ht="25.5" customHeight="1"/>
     <row r="37" ht="25.5" customHeight="1"/>
     <row r="38" ht="25.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B4:H4"/>
@@ -4225,412 +4087,412 @@
       <c r="A12" s="7"/>
       <c r="B12" s="32">
         <f>K30</f>
         <v>186600</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="73" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="74"/>
       <c r="G12" s="54"/>
       <c r="H12" s="55">
         <v>10</v>
       </c>
       <c r="I12" s="56" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="57">
         <v>10000</v>
       </c>
       <c r="K12" s="58">
         <v>0.1</v>
       </c>
       <c r="L12" s="59">
-        <f>IF(ISBLANK(J12), "", J12*H12)</f>
+        <f>IF(COUNT(H12,J12)=2,H12*J12,"")</f>
         <v>100000</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="28.35" customHeight="1">
       <c r="A13" s="7"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="76"/>
       <c r="G13" s="28"/>
       <c r="H13" s="17">
         <v>1</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="19">
         <v>50000</v>
       </c>
       <c r="K13" s="20">
         <v>0.1</v>
       </c>
       <c r="L13" s="21">
-        <f t="shared" ref="L13:L27" si="0">IF(ISBLANK(J13), "", J13*H13)</f>
+        <f>IF(COUNT(H13,J13)=2,H13*J13,"")</f>
         <v>50000</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="28.35" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="66" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="67"/>
       <c r="G14" s="54" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="60">
         <v>2</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="57">
         <v>10000</v>
       </c>
       <c r="K14" s="58">
         <v>0.08</v>
       </c>
       <c r="L14" s="59">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H14,J14)=2,H14*J14,"")</f>
         <v>20000</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="28.35" customHeight="1">
       <c r="A15" s="7"/>
       <c r="B15" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="75"/>
       <c r="F15" s="76"/>
       <c r="G15" s="28"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H15,J15)=2,H15*J15,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:13" ht="28.35" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="66"/>
       <c r="F16" s="67"/>
       <c r="G16" s="54"/>
       <c r="H16" s="60"/>
       <c r="I16" s="61"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
       <c r="L16" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H16,J16)=2,H16*J16,"")</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:12" ht="28.35" customHeight="1">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="75"/>
       <c r="F17" s="76"/>
       <c r="G17" s="28"/>
       <c r="H17" s="17"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H17,J17)=2,H17*J17,"")</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:12" ht="28.35" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="66"/>
       <c r="F18" s="67"/>
       <c r="G18" s="54"/>
       <c r="H18" s="60"/>
       <c r="I18" s="61"/>
       <c r="J18" s="57"/>
       <c r="K18" s="58"/>
       <c r="L18" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H18,J18)=2,H18*J18,"")</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:12" ht="28.35" customHeight="1">
       <c r="A19" s="7"/>
       <c r="B19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="75"/>
       <c r="F19" s="76"/>
       <c r="G19" s="28"/>
       <c r="H19" s="17"/>
       <c r="I19" s="18"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H19,J19)=2,H19*J19,"")</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:12" ht="28.35" customHeight="1">
       <c r="A20" s="7"/>
       <c r="B20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="66"/>
       <c r="F20" s="67"/>
       <c r="G20" s="54"/>
       <c r="H20" s="60"/>
       <c r="I20" s="61"/>
       <c r="J20" s="57"/>
       <c r="K20" s="58"/>
       <c r="L20" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H20,J20)=2,H20*J20,"")</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:12" ht="28.35" customHeight="1">
       <c r="A21" s="7"/>
       <c r="B21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="75"/>
       <c r="F21" s="76"/>
       <c r="G21" s="28"/>
       <c r="H21" s="17"/>
       <c r="I21" s="18"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H21,J21)=2,H21*J21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:12" ht="28.35" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="66"/>
       <c r="F22" s="67"/>
       <c r="G22" s="54"/>
       <c r="H22" s="60"/>
       <c r="I22" s="61"/>
       <c r="J22" s="57"/>
       <c r="K22" s="58"/>
       <c r="L22" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H22,J22)=2,H22*J22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.35" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="75"/>
       <c r="F23" s="76"/>
       <c r="G23" s="28"/>
       <c r="H23" s="17"/>
       <c r="I23" s="18"/>
       <c r="J23" s="19"/>
       <c r="K23" s="20"/>
       <c r="L23" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H23,J23)=2,H23*J23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:12" ht="28.35" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="66"/>
       <c r="F24" s="67"/>
       <c r="G24" s="54"/>
       <c r="H24" s="60"/>
       <c r="I24" s="61"/>
       <c r="J24" s="57"/>
       <c r="K24" s="58"/>
       <c r="L24" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H24,J24)=2,H24*J24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:12" ht="28.35" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="75"/>
       <c r="F25" s="76"/>
       <c r="G25" s="28"/>
       <c r="H25" s="17"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="K25" s="20"/>
       <c r="L25" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H25,J25)=2,H25*J25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:12" ht="28.35" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
       <c r="E26" s="66"/>
       <c r="F26" s="67"/>
       <c r="G26" s="54"/>
       <c r="H26" s="60"/>
       <c r="I26" s="61"/>
       <c r="J26" s="57"/>
       <c r="K26" s="58"/>
       <c r="L26" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H26,J26)=2,H26*J26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:12" ht="28.35" customHeight="1">
       <c r="A27" s="7"/>
       <c r="B27" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="81"/>
       <c r="F27" s="82"/>
       <c r="G27" s="29"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="25"/>
       <c r="L27" s="26" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H27,J27)=2,H27*J27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:12" ht="28.35" customHeight="1">
       <c r="A28" s="7"/>
       <c r="B28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="27" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="80" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="80"/>
       <c r="H28" s="8"/>
       <c r="I28" s="3"/>
       <c r="J28" s="62" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="69">
         <f>SUM(L12:L27)</f>
         <v>170000</v>
       </c>
       <c r="L28" s="70"/>
     </row>
     <row r="29" spans="1:12" ht="28.35" customHeight="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="63" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="79">
-        <f>SUMIF(K12:K27, "10%", L12:L27)*10%</f>
+        <f>ROUND(SUMIF(K12:K27, 10%, L12:L27)*10%,0)</f>
         <v>15000</v>
       </c>
       <c r="G29" s="79"/>
       <c r="H29" s="8"/>
       <c r="I29" s="3"/>
       <c r="J29" s="62" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="69">
         <f>F29+F30</f>
         <v>16600</v>
       </c>
       <c r="L29" s="70"/>
     </row>
     <row r="30" spans="1:12" ht="28.35" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="63" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="79">
-        <f>SUMIF(K12:K27, "8%", L12:L27)*8%</f>
+        <f>ROUND(SUMIF(K12:K27, 8%, L12:L27)*8%,0)</f>
         <v>1600</v>
       </c>
       <c r="G30" s="79"/>
       <c r="H30" s="8"/>
       <c r="I30" s="3"/>
       <c r="J30" s="62" t="s">
         <v>25</v>
       </c>
       <c r="K30" s="69">
         <f>K28+K29</f>
         <v>186600</v>
       </c>
       <c r="L30" s="70"/>
     </row>
     <row r="31" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="32" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="33" ht="25.5" customHeight="1"/>
     <row r="34" ht="25.5" customHeight="1"/>
     <row r="35" ht="25.5" customHeight="1"/>
     <row r="36" ht="25.5" customHeight="1"/>
     <row r="37" ht="25.5" customHeight="1"/>
     <row r="38" ht="25.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B4:H4"/>
@@ -4832,408 +4694,408 @@
       <c r="A12" s="7"/>
       <c r="B12" s="32">
         <f>K30</f>
         <v>186600</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="73" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="74"/>
       <c r="G12" s="54"/>
       <c r="H12" s="55">
         <v>10</v>
       </c>
       <c r="I12" s="56" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="57">
         <v>10000</v>
       </c>
       <c r="K12" s="58">
         <v>0.1</v>
       </c>
       <c r="L12" s="59">
-        <f>IF(ISBLANK(J12), "", J12*H12)</f>
+        <f>IF(COUNT(H12,J12)=2,H12*J12,"")</f>
         <v>100000</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="28.35" customHeight="1">
       <c r="A13" s="7"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="76"/>
       <c r="G13" s="28"/>
       <c r="H13" s="17">
         <v>1</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="19">
         <v>50000</v>
       </c>
       <c r="K13" s="20">
         <v>0.1</v>
       </c>
       <c r="L13" s="21">
-        <f t="shared" ref="L13:L27" si="0">IF(ISBLANK(J13), "", J13*H13)</f>
+        <f>IF(COUNT(H13,J13)=2,H13*J13,"")</f>
         <v>50000</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="28.35" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="66" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="67"/>
       <c r="G14" s="54" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="60">
         <v>2</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="57">
         <v>10000</v>
       </c>
       <c r="K14" s="58">
         <v>0.08</v>
       </c>
       <c r="L14" s="59">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H14,J14)=2,H14*J14,"")</f>
         <v>20000</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="28.35" customHeight="1">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="75"/>
       <c r="F15" s="76"/>
       <c r="G15" s="28"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H15,J15)=2,H15*J15,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:13" ht="28.35" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="66"/>
       <c r="F16" s="67"/>
       <c r="G16" s="54"/>
       <c r="H16" s="60"/>
       <c r="I16" s="61"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
       <c r="L16" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H16,J16)=2,H16*J16,"")</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:12" ht="28.35" customHeight="1">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="75"/>
       <c r="F17" s="76"/>
       <c r="G17" s="28"/>
       <c r="H17" s="17"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H17,J17)=2,H17*J17,"")</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:12" ht="28.35" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="66"/>
       <c r="F18" s="67"/>
       <c r="G18" s="54"/>
       <c r="H18" s="60"/>
       <c r="I18" s="61"/>
       <c r="J18" s="57"/>
       <c r="K18" s="58"/>
       <c r="L18" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H18,J18)=2,H18*J18,"")</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:12" ht="28.35" customHeight="1">
       <c r="A19" s="7"/>
       <c r="B19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="75"/>
       <c r="F19" s="76"/>
       <c r="G19" s="28"/>
       <c r="H19" s="17"/>
       <c r="I19" s="18"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H19,J19)=2,H19*J19,"")</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:12" ht="28.35" customHeight="1">
       <c r="A20" s="7"/>
       <c r="B20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="66"/>
       <c r="F20" s="67"/>
       <c r="G20" s="54"/>
       <c r="H20" s="60"/>
       <c r="I20" s="61"/>
       <c r="J20" s="57"/>
       <c r="K20" s="58"/>
       <c r="L20" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H20,J20)=2,H20*J20,"")</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:12" ht="28.35" customHeight="1">
       <c r="A21" s="7"/>
       <c r="B21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="75"/>
       <c r="F21" s="76"/>
       <c r="G21" s="28"/>
       <c r="H21" s="17"/>
       <c r="I21" s="18"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H21,J21)=2,H21*J21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:12" ht="28.35" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="66"/>
       <c r="F22" s="67"/>
       <c r="G22" s="54"/>
       <c r="H22" s="60"/>
       <c r="I22" s="61"/>
       <c r="J22" s="57"/>
       <c r="K22" s="58"/>
       <c r="L22" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H22,J22)=2,H22*J22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.35" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="75"/>
       <c r="F23" s="76"/>
       <c r="G23" s="28"/>
       <c r="H23" s="17"/>
       <c r="I23" s="18"/>
       <c r="J23" s="19"/>
       <c r="K23" s="20"/>
       <c r="L23" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H23,J23)=2,H23*J23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:12" ht="28.35" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="66"/>
       <c r="F24" s="67"/>
       <c r="G24" s="54"/>
       <c r="H24" s="60"/>
       <c r="I24" s="61"/>
       <c r="J24" s="57"/>
       <c r="K24" s="58"/>
       <c r="L24" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H24,J24)=2,H24*J24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:12" ht="28.35" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="75"/>
       <c r="F25" s="76"/>
       <c r="G25" s="28"/>
       <c r="H25" s="17"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="K25" s="20"/>
       <c r="L25" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H25,J25)=2,H25*J25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:12" ht="28.35" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
       <c r="E26" s="66"/>
       <c r="F26" s="67"/>
       <c r="G26" s="54"/>
       <c r="H26" s="60"/>
       <c r="I26" s="61"/>
       <c r="J26" s="57"/>
       <c r="K26" s="58"/>
       <c r="L26" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H26,J26)=2,H26*J26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:12" ht="28.35" customHeight="1">
       <c r="A27" s="7"/>
       <c r="B27" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="81"/>
       <c r="F27" s="82"/>
       <c r="G27" s="29"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="25"/>
       <c r="L27" s="26" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H27,J27)=2,H27*J27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:12" ht="28.35" customHeight="1">
       <c r="A28" s="7"/>
       <c r="B28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="27" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="80" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="80"/>
       <c r="H28" s="8"/>
       <c r="I28" s="3"/>
       <c r="J28" s="62" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="69">
         <f>SUM(L12:L27)</f>
         <v>170000</v>
       </c>
       <c r="L28" s="70"/>
     </row>
     <row r="29" spans="1:12" ht="28.35" customHeight="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="63" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="79">
-        <f>SUMIF(K12:K27, "10%", L12:L27)*10%</f>
+        <f>ROUND(SUMIF(K12:K27, 10%, L12:L27)*10%,0)</f>
         <v>15000</v>
       </c>
       <c r="G29" s="79"/>
       <c r="H29" s="8"/>
       <c r="I29" s="3"/>
       <c r="J29" s="62" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="69">
         <f>F29+F30</f>
         <v>16600</v>
       </c>
       <c r="L29" s="70"/>
     </row>
     <row r="30" spans="1:12" ht="28.35" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="63" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="79">
-        <f>SUMIF(K12:K27, "8%", L12:L27)*8%</f>
+        <f>ROUND(SUMIF(K12:K27, 8%, L12:L27)*8%,0)</f>
         <v>1600</v>
       </c>
       <c r="G30" s="79"/>
       <c r="H30" s="8"/>
       <c r="I30" s="3"/>
       <c r="J30" s="62" t="s">
         <v>25</v>
       </c>
       <c r="K30" s="69">
         <f>K28+K29</f>
         <v>186600</v>
       </c>
       <c r="L30" s="70"/>
     </row>
     <row r="31" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="32" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="33" ht="25.5" customHeight="1"/>
     <row r="34" ht="25.5" customHeight="1"/>
     <row r="35" ht="25.5" customHeight="1"/>
     <row r="36" ht="25.5" customHeight="1"/>
     <row r="37" ht="25.5" customHeight="1"/>
     <row r="38" ht="25.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B4:H4"/>
@@ -5437,408 +5299,408 @@
       <c r="A12" s="7"/>
       <c r="B12" s="32">
         <f>K30</f>
         <v>186600</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="73" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="74"/>
       <c r="G12" s="54"/>
       <c r="H12" s="55">
         <v>10</v>
       </c>
       <c r="I12" s="56" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="57">
         <v>10000</v>
       </c>
       <c r="K12" s="58">
         <v>0.1</v>
       </c>
       <c r="L12" s="59">
-        <f>IF(ISBLANK(J12), "", J12*H12)</f>
+        <f>IF(COUNT(H12,J12)=2,H12*J12,"")</f>
         <v>100000</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="28.35" customHeight="1">
       <c r="A13" s="7"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="76"/>
       <c r="G13" s="28"/>
       <c r="H13" s="17">
         <v>1</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="19">
         <v>50000</v>
       </c>
       <c r="K13" s="20">
         <v>0.1</v>
       </c>
       <c r="L13" s="21">
-        <f t="shared" ref="L13:L27" si="0">IF(ISBLANK(J13), "", J13*H13)</f>
+        <f>IF(COUNT(H13,J13)=2,H13*J13,"")</f>
         <v>50000</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="28.35" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="66" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="67"/>
       <c r="G14" s="54" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="60">
         <v>2</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="57">
         <v>10000</v>
       </c>
       <c r="K14" s="58">
         <v>0.08</v>
       </c>
       <c r="L14" s="59">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H14,J14)=2,H14*J14,"")</f>
         <v>20000</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="28.35" customHeight="1">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="75"/>
       <c r="F15" s="76"/>
       <c r="G15" s="28"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H15,J15)=2,H15*J15,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:13" ht="28.35" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="66"/>
       <c r="F16" s="67"/>
       <c r="G16" s="54"/>
       <c r="H16" s="60"/>
       <c r="I16" s="61"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
       <c r="L16" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H16,J16)=2,H16*J16,"")</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:12" ht="28.35" customHeight="1">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="75"/>
       <c r="F17" s="76"/>
       <c r="G17" s="28"/>
       <c r="H17" s="17"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H17,J17)=2,H17*J17,"")</f>
         <v/>
       </c>
     </row>
     <row r="18" spans="1:12" ht="28.35" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="66"/>
       <c r="F18" s="67"/>
       <c r="G18" s="54"/>
       <c r="H18" s="60"/>
       <c r="I18" s="61"/>
       <c r="J18" s="57"/>
       <c r="K18" s="58"/>
       <c r="L18" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H18,J18)=2,H18*J18,"")</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:12" ht="28.35" customHeight="1">
       <c r="A19" s="7"/>
       <c r="B19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="75"/>
       <c r="F19" s="76"/>
       <c r="G19" s="28"/>
       <c r="H19" s="17"/>
       <c r="I19" s="18"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H19,J19)=2,H19*J19,"")</f>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:12" ht="28.35" customHeight="1">
       <c r="A20" s="7"/>
       <c r="B20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="66"/>
       <c r="F20" s="67"/>
       <c r="G20" s="54"/>
       <c r="H20" s="60"/>
       <c r="I20" s="61"/>
       <c r="J20" s="57"/>
       <c r="K20" s="58"/>
       <c r="L20" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H20,J20)=2,H20*J20,"")</f>
         <v/>
       </c>
     </row>
     <row r="21" spans="1:12" ht="28.35" customHeight="1">
       <c r="A21" s="7"/>
       <c r="B21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="75"/>
       <c r="F21" s="76"/>
       <c r="G21" s="28"/>
       <c r="H21" s="17"/>
       <c r="I21" s="18"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H21,J21)=2,H21*J21,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:12" ht="28.35" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="66"/>
       <c r="F22" s="67"/>
       <c r="G22" s="54"/>
       <c r="H22" s="60"/>
       <c r="I22" s="61"/>
       <c r="J22" s="57"/>
       <c r="K22" s="58"/>
       <c r="L22" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H22,J22)=2,H22*J22,"")</f>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.35" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="75"/>
       <c r="F23" s="76"/>
       <c r="G23" s="28"/>
       <c r="H23" s="17"/>
       <c r="I23" s="18"/>
       <c r="J23" s="19"/>
       <c r="K23" s="20"/>
       <c r="L23" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H23,J23)=2,H23*J23,"")</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:12" ht="28.35" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="66"/>
       <c r="F24" s="67"/>
       <c r="G24" s="54"/>
       <c r="H24" s="60"/>
       <c r="I24" s="61"/>
       <c r="J24" s="57"/>
       <c r="K24" s="58"/>
       <c r="L24" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H24,J24)=2,H24*J24,"")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:12" ht="28.35" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="75"/>
       <c r="F25" s="76"/>
       <c r="G25" s="28"/>
       <c r="H25" s="17"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="K25" s="20"/>
       <c r="L25" s="21" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H25,J25)=2,H25*J25,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:12" ht="28.35" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
       <c r="E26" s="66"/>
       <c r="F26" s="67"/>
       <c r="G26" s="54"/>
       <c r="H26" s="60"/>
       <c r="I26" s="61"/>
       <c r="J26" s="57"/>
       <c r="K26" s="58"/>
       <c r="L26" s="59" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H26,J26)=2,H26*J26,"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:12" ht="28.35" customHeight="1">
       <c r="A27" s="7"/>
       <c r="B27" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="81"/>
       <c r="F27" s="82"/>
       <c r="G27" s="29"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="25"/>
       <c r="L27" s="26" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(H27,J27)=2,H27*J27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:12" ht="28.35" customHeight="1">
       <c r="A28" s="7"/>
       <c r="B28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="27" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="80" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="80"/>
       <c r="H28" s="8"/>
       <c r="I28" s="3"/>
       <c r="J28" s="62" t="s">
         <v>23</v>
       </c>
       <c r="K28" s="69">
         <f>SUM(L12:L27)</f>
         <v>170000</v>
       </c>
       <c r="L28" s="70"/>
     </row>
     <row r="29" spans="1:12" ht="28.35" customHeight="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="63" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="79">
-        <f>SUMIF(K12:K27, "10%", L12:L27)*10%</f>
+        <f>ROUND(SUMIF(K12:K27, 10%, L12:L27)*10%,0)</f>
         <v>15000</v>
       </c>
       <c r="G29" s="79"/>
       <c r="H29" s="8"/>
       <c r="I29" s="3"/>
       <c r="J29" s="62" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="69">
         <f>F29+F30</f>
         <v>16600</v>
       </c>
       <c r="L29" s="70"/>
     </row>
     <row r="30" spans="1:12" ht="28.35" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="63" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="79">
-        <f>SUMIF(K12:K27, "8%", L12:L27)*8%</f>
+        <f>ROUND(SUMIF(K12:K27, 8%, L12:L27)*8%,0)</f>
         <v>1600</v>
       </c>
       <c r="G30" s="79"/>
       <c r="H30" s="8"/>
       <c r="I30" s="3"/>
       <c r="J30" s="62" t="s">
         <v>25</v>
       </c>
       <c r="K30" s="69">
         <f>K28+K29</f>
         <v>186600</v>
       </c>
       <c r="L30" s="70"/>
     </row>
     <row r="31" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="32" spans="1:12" ht="28.35" customHeight="1"/>
     <row r="33" ht="25.5" customHeight="1"/>
     <row r="34" ht="25.5" customHeight="1"/>
     <row r="35" ht="25.5" customHeight="1"/>
     <row r="36" ht="25.5" customHeight="1"/>
     <row r="37" ht="25.5" customHeight="1"/>
     <row r="38" ht="25.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B5:H5"/>