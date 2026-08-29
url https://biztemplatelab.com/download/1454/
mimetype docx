--- v0 (2026-04-29)
+++ v1 (2026-08-29)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C365820" w14:textId="7CAAD6EB" w:rsidR="00341C30" w:rsidRPr="007A064B" w:rsidRDefault="00341C30" w:rsidP="005B4EC6">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ＭＳ Ｐゴシック"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A064B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用者　</w:t>
       </w:r>
       <w:r w:rsidR="007A064B" w:rsidRPr="007A064B">
         <w:rPr>
@@ -834,84 +833,82 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6508" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22B67184" w14:textId="710A2FB3" w:rsidR="00C82E41" w:rsidRDefault="00C82E41" w:rsidP="00C82E41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>賞与：　　　　　　　　　　　退職金：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C82E41" w14:paraId="3CDFC4E8" w14:textId="77777777" w:rsidTr="00C82E41">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62C4C068" w14:textId="1F56FB7D" w:rsidR="00C82E41" w:rsidRPr="00EE67D2" w:rsidRDefault="00C82E41" w:rsidP="00C82E41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82E41">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1260" w:id="-1797519870"/>
               </w:rPr>
               <w:t>相談窓</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82E41">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1260" w:id="-1797519870"/>
               </w:rPr>
               <w:t>口</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6508" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31163AF0" w14:textId="56768E76" w:rsidR="00C82E41" w:rsidRDefault="00C82E41" w:rsidP="00C82E41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE67D2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">担当者　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE67D2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　（連絡先　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
@@ -1274,175 +1271,170 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>㊞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42C75709" w14:textId="77777777" w:rsidR="00563410" w:rsidRDefault="00563410" w:rsidP="00563410">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="520BEEAD" w14:textId="2EE20AD9" w:rsidR="00DE002A" w:rsidRPr="00563410" w:rsidRDefault="00DE002A" w:rsidP="00DA52EA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DE002A" w:rsidRPr="00563410" w:rsidSect="00D20D2D">
+    <w:sectPr w:rsidR="00DE002A" w:rsidRPr="00563410" w:rsidSect="00AB1AA3">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="567" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
-      <w:sectPrChange w:id="0" w:author="Kotaro Kita/北 光太郎" w:date="2024-09-11T19:13:00Z" w16du:dateUtc="2024-09-11T10:13:00Z">
-[...3 lines deleted...]
-      </w:sectPrChange>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="495EED27" w14:textId="77777777" w:rsidR="00265C3A" w:rsidRDefault="00265C3A" w:rsidP="00EE67D2">
+    <w:p w14:paraId="3D92DB74" w14:textId="77777777" w:rsidR="00003B9F" w:rsidRDefault="00003B9F" w:rsidP="00EE67D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D823DD8" w14:textId="77777777" w:rsidR="00265C3A" w:rsidRDefault="00265C3A" w:rsidP="00EE67D2">
+    <w:p w14:paraId="1C3761FC" w14:textId="77777777" w:rsidR="00003B9F" w:rsidRDefault="00003B9F" w:rsidP="00EE67D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック">
-    <w:altName w:val="Yu Gothic"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59E04FBB" w14:textId="77777777" w:rsidR="00265C3A" w:rsidRDefault="00265C3A" w:rsidP="00EE67D2">
+    <w:p w14:paraId="7580B1BE" w14:textId="77777777" w:rsidR="00003B9F" w:rsidRDefault="00003B9F" w:rsidP="00EE67D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="288870D8" w14:textId="77777777" w:rsidR="00265C3A" w:rsidRDefault="00265C3A" w:rsidP="00EE67D2">
+    <w:p w14:paraId="7316E4C9" w14:textId="77777777" w:rsidR="00003B9F" w:rsidRDefault="00003B9F" w:rsidP="00EE67D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36311D6D" w14:textId="016CF769" w:rsidR="00E72037" w:rsidRPr="00E72037" w:rsidRDefault="00E72037" w:rsidP="00E72037">
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="ＭＳ Ｐゴシック"/>
+        <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000"/>
         <w:kern w:val="0"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C68FF">
       <w:rPr>
-        <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
         <w:color w:val="000000"/>
         <w:kern w:val="0"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>パートタイマー雇用契約書</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="137350EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14BE2EC0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -1764,137 +1756,132 @@
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1790585054">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1811552007">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="493035491">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2013532823">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00341C30"/>
+    <w:rsid w:val="00003B9F"/>
     <w:rsid w:val="00072DA8"/>
     <w:rsid w:val="000D59A4"/>
     <w:rsid w:val="00152C67"/>
     <w:rsid w:val="001C68FF"/>
     <w:rsid w:val="0025082C"/>
     <w:rsid w:val="00265C3A"/>
     <w:rsid w:val="00293932"/>
     <w:rsid w:val="002A12C2"/>
     <w:rsid w:val="002D3927"/>
     <w:rsid w:val="002E1A59"/>
     <w:rsid w:val="00307EB2"/>
     <w:rsid w:val="00341C30"/>
     <w:rsid w:val="00370B88"/>
     <w:rsid w:val="0041104F"/>
     <w:rsid w:val="00414E94"/>
     <w:rsid w:val="004314ED"/>
     <w:rsid w:val="004E58CA"/>
     <w:rsid w:val="00510235"/>
     <w:rsid w:val="00563410"/>
     <w:rsid w:val="005B4EC6"/>
     <w:rsid w:val="005C5934"/>
     <w:rsid w:val="005D5838"/>
     <w:rsid w:val="005E28A4"/>
     <w:rsid w:val="006624F3"/>
     <w:rsid w:val="006A6D6D"/>
     <w:rsid w:val="006C76C8"/>
     <w:rsid w:val="006D111F"/>
     <w:rsid w:val="006D49FE"/>
     <w:rsid w:val="006E1633"/>
     <w:rsid w:val="00721E34"/>
     <w:rsid w:val="00735A99"/>
     <w:rsid w:val="00766095"/>
     <w:rsid w:val="007A064B"/>
     <w:rsid w:val="008314AD"/>
     <w:rsid w:val="00851DEF"/>
     <w:rsid w:val="0085297A"/>
     <w:rsid w:val="008630B4"/>
     <w:rsid w:val="00873695"/>
+    <w:rsid w:val="008A22FC"/>
     <w:rsid w:val="008B3D1F"/>
+    <w:rsid w:val="00AB1AA3"/>
     <w:rsid w:val="00B54D0B"/>
     <w:rsid w:val="00B73E14"/>
     <w:rsid w:val="00C6485A"/>
     <w:rsid w:val="00C82E41"/>
     <w:rsid w:val="00C87FA4"/>
     <w:rsid w:val="00CA2C00"/>
     <w:rsid w:val="00CE09E1"/>
     <w:rsid w:val="00D20D2D"/>
     <w:rsid w:val="00DA52EA"/>
     <w:rsid w:val="00DC4EFB"/>
     <w:rsid w:val="00DE002A"/>
     <w:rsid w:val="00DE6D99"/>
     <w:rsid w:val="00E14144"/>
     <w:rsid w:val="00E341B9"/>
     <w:rsid w:val="00E5210C"/>
     <w:rsid w:val="00E72037"/>
     <w:rsid w:val="00EA11C3"/>
     <w:rsid w:val="00ED2594"/>
     <w:rsid w:val="00EE67D2"/>
     <w:rsid w:val="00F13D24"/>
     <w:rsid w:val="00F812C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -1905,51 +1892,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A51E75F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26567CB2-A567-4A5C-A4D5-67F42C10F391}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2468,51 +2455,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE67D2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE67D2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="180901756">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="594944571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2542,51 +2529,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1986468878">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2845,70 +2832,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>82</Words>
-  <Characters>473</Characters>
+  <Words>340</Words>
+  <Characters>346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>554</CharactersWithSpaces>
+  <CharactersWithSpaces>514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ビジ研</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>