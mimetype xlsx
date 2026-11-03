--- v0 (2026-04-16)
+++ v1 (2026-11-03)
@@ -1,105 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yuya\Creative Cloud Files\テンプレート\請求書類全般\インボイス対応\01\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{AD3AD5F1-95DE-4C46-AB30-A421154A6894}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34D975EC-11C7-4697-A354-8B9DD9170917}"/>
   </bookViews>
   <sheets>
     <sheet name="見積書" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...23 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="44">
   <si>
     <t>御　見　積　書</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>見積番号：</t>
     <rPh sb="0" eb="2">
       <t>ミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>株式会社○○○○</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -1009,51 +983,51 @@
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="パーセント" xfId="3" builtinId="5"/>
     <cellStyle name="ハイパーリンク" xfId="4" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="通貨" xfId="2" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1730,327 +1704,327 @@
       </c>
       <c r="B17" s="39"/>
       <c r="C17" s="39"/>
       <c r="D17" s="39"/>
       <c r="E17" s="39"/>
       <c r="F17" s="39"/>
       <c r="G17" s="39"/>
       <c r="H17" s="39"/>
       <c r="I17" s="40"/>
       <c r="J17" s="41"/>
       <c r="K17" s="42">
         <v>5</v>
       </c>
       <c r="L17" s="43" t="s">
         <v>31</v>
       </c>
       <c r="M17" s="44">
         <v>1000</v>
       </c>
       <c r="N17" s="44"/>
       <c r="O17" s="44"/>
       <c r="P17" s="45">
         <v>0.1</v>
       </c>
       <c r="Q17" s="46">
-        <f t="shared" ref="Q17:Q28" si="0">IF(AND(K17&lt;&gt;"",M17&lt;&gt;""),K17*M17,"")</f>
+        <f>IF(COUNT(K17,M17)=2,K17*M17,"")</f>
         <v>5000</v>
       </c>
       <c r="R17" s="46"/>
       <c r="S17" s="46"/>
     </row>
     <row r="18" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="40"/>
       <c r="J18" s="41" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="42">
         <v>10</v>
       </c>
       <c r="L18" s="43" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="47">
         <v>5000</v>
       </c>
       <c r="N18" s="48"/>
       <c r="O18" s="49"/>
       <c r="P18" s="50">
         <v>0.08</v>
       </c>
       <c r="Q18" s="46">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K18,M18)=2,K18*M18,"")</f>
         <v>50000</v>
       </c>
       <c r="R18" s="46"/>
       <c r="S18" s="46"/>
     </row>
     <row r="19" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="38"/>
       <c r="B19" s="39"/>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="40"/>
       <c r="J19" s="41"/>
       <c r="K19" s="42"/>
       <c r="L19" s="43"/>
       <c r="M19" s="47"/>
       <c r="N19" s="48"/>
       <c r="O19" s="49"/>
       <c r="P19" s="50"/>
       <c r="Q19" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K19,M19)=2,K19*M19,"")</f>
         <v/>
       </c>
       <c r="R19" s="46"/>
       <c r="S19" s="46"/>
     </row>
     <row r="20" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="38"/>
       <c r="B20" s="39"/>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="39"/>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="40"/>
       <c r="J20" s="41"/>
       <c r="K20" s="42"/>
       <c r="L20" s="43"/>
       <c r="M20" s="47"/>
       <c r="N20" s="48"/>
       <c r="O20" s="49"/>
       <c r="P20" s="50"/>
       <c r="Q20" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K20,M20)=2,K20*M20,"")</f>
         <v/>
       </c>
       <c r="R20" s="46"/>
       <c r="S20" s="46"/>
     </row>
     <row r="21" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="38"/>
       <c r="B21" s="39"/>
       <c r="C21" s="39"/>
       <c r="D21" s="39"/>
       <c r="E21" s="39"/>
       <c r="F21" s="39"/>
       <c r="G21" s="39"/>
       <c r="H21" s="39"/>
       <c r="I21" s="40"/>
       <c r="J21" s="41"/>
       <c r="K21" s="42"/>
       <c r="L21" s="43"/>
       <c r="M21" s="47"/>
       <c r="N21" s="48"/>
       <c r="O21" s="49"/>
       <c r="P21" s="50"/>
       <c r="Q21" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K21,M21)=2,K21*M21,"")</f>
         <v/>
       </c>
       <c r="R21" s="46"/>
       <c r="S21" s="46"/>
     </row>
     <row r="22" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="40"/>
       <c r="J22" s="41"/>
       <c r="K22" s="42"/>
       <c r="L22" s="43"/>
       <c r="M22" s="47"/>
       <c r="N22" s="48"/>
       <c r="O22" s="49"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K22,M22)=2,K22*M22,"")</f>
         <v/>
       </c>
       <c r="R22" s="46"/>
       <c r="S22" s="46"/>
     </row>
     <row r="23" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="38"/>
       <c r="B23" s="39"/>
       <c r="C23" s="39"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="40"/>
       <c r="J23" s="41"/>
       <c r="K23" s="42"/>
       <c r="L23" s="43"/>
       <c r="M23" s="47"/>
       <c r="N23" s="48"/>
       <c r="O23" s="49"/>
       <c r="P23" s="50"/>
       <c r="Q23" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K23,M23)=2,K23*M23,"")</f>
         <v/>
       </c>
       <c r="R23" s="46"/>
       <c r="S23" s="46"/>
     </row>
     <row r="24" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="38"/>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="40"/>
       <c r="J24" s="41"/>
       <c r="K24" s="42"/>
       <c r="L24" s="43"/>
       <c r="M24" s="47"/>
       <c r="N24" s="48"/>
       <c r="O24" s="49"/>
       <c r="P24" s="50"/>
       <c r="Q24" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K24,M24)=2,K24*M24,"")</f>
         <v/>
       </c>
       <c r="R24" s="46"/>
       <c r="S24" s="46"/>
     </row>
     <row r="25" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="38"/>
       <c r="B25" s="39"/>
       <c r="C25" s="39"/>
       <c r="D25" s="39"/>
       <c r="E25" s="39"/>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="39"/>
       <c r="I25" s="40"/>
       <c r="J25" s="41"/>
       <c r="K25" s="42"/>
       <c r="L25" s="43"/>
       <c r="M25" s="47"/>
       <c r="N25" s="48"/>
       <c r="O25" s="49"/>
       <c r="P25" s="50"/>
       <c r="Q25" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K25,M25)=2,K25*M25,"")</f>
         <v/>
       </c>
       <c r="R25" s="46"/>
       <c r="S25" s="46"/>
     </row>
     <row r="26" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="38"/>
       <c r="B26" s="39"/>
       <c r="C26" s="39"/>
       <c r="D26" s="39"/>
       <c r="E26" s="39"/>
       <c r="F26" s="39"/>
       <c r="G26" s="39"/>
       <c r="H26" s="39"/>
       <c r="I26" s="40"/>
       <c r="J26" s="41"/>
       <c r="K26" s="42"/>
       <c r="L26" s="43"/>
       <c r="M26" s="47"/>
       <c r="N26" s="48"/>
       <c r="O26" s="49"/>
       <c r="P26" s="50"/>
       <c r="Q26" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K26,M26)=2,K26*M26,"")</f>
         <v/>
       </c>
       <c r="R26" s="46"/>
       <c r="S26" s="46"/>
     </row>
     <row r="27" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="38"/>
       <c r="B27" s="39"/>
       <c r="C27" s="39"/>
       <c r="D27" s="39"/>
       <c r="E27" s="39"/>
       <c r="F27" s="39"/>
       <c r="G27" s="39"/>
       <c r="H27" s="39"/>
       <c r="I27" s="40"/>
       <c r="J27" s="41"/>
       <c r="K27" s="42"/>
       <c r="L27" s="43"/>
       <c r="M27" s="47"/>
       <c r="N27" s="48"/>
       <c r="O27" s="49"/>
       <c r="P27" s="50"/>
       <c r="Q27" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K27,M27)=2,K27*M27,"")</f>
         <v/>
       </c>
       <c r="R27" s="46"/>
       <c r="S27" s="46"/>
     </row>
     <row r="28" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="38"/>
       <c r="B28" s="39"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="40"/>
       <c r="J28" s="51"/>
       <c r="K28" s="52"/>
       <c r="L28" s="53"/>
       <c r="M28" s="47"/>
       <c r="N28" s="48"/>
       <c r="O28" s="49"/>
       <c r="P28" s="50"/>
       <c r="Q28" s="46" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(COUNT(K28,M28)=2,K28*M28,"")</f>
         <v/>
       </c>
       <c r="R28" s="46"/>
       <c r="S28" s="46"/>
     </row>
     <row r="29" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="54" t="s">
         <v>35</v>
       </c>
       <c r="L29" s="55"/>
       <c r="M29" s="56">
         <f>SUM(Q17:S28)</f>
         <v>55000</v>
@@ -2078,90 +2052,90 @@
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="60" t="s">
         <v>39</v>
       </c>
       <c r="L30" s="61"/>
       <c r="M30" s="62">
         <f>SUM(C31:D32)</f>
         <v>4500</v>
       </c>
       <c r="N30" s="46"/>
       <c r="O30" s="46"/>
       <c r="P30" s="46"/>
       <c r="Q30" s="46"/>
       <c r="R30" s="46"/>
       <c r="S30" s="46"/>
     </row>
     <row r="31" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="63" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="64"/>
       <c r="C31" s="65">
-        <f>ROUND(E31*10%,1)</f>
+        <f>ROUND(E31*10%,0)</f>
         <v>500</v>
       </c>
       <c r="D31" s="66"/>
       <c r="E31" s="65">
-        <f>SUMIF(P17:P28, 10%, Q17:R28)</f>
+        <f>SUMIF(P17:P28,10%,Q17:Q28)</f>
         <v>5000</v>
       </c>
       <c r="F31" s="66"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="60" t="s">
         <v>41</v>
       </c>
       <c r="L31" s="61"/>
       <c r="M31" s="67">
         <f>M29+M30</f>
         <v>59500</v>
       </c>
       <c r="N31" s="68"/>
       <c r="O31" s="68"/>
       <c r="P31" s="68"/>
       <c r="Q31" s="68"/>
       <c r="R31" s="68"/>
       <c r="S31" s="68"/>
     </row>
     <row r="32" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="63" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="64"/>
       <c r="C32" s="65">
-        <f>ROUND(E32*8%,1)</f>
+        <f>ROUND(E32*8%,0)</f>
         <v>4000</v>
       </c>
       <c r="D32" s="66"/>
       <c r="E32" s="65">
-        <f>SUMIF(P17:P28, 8%, Q17:R28)</f>
+        <f>SUMIF(P17:P28,8%,Q17:Q28)</f>
         <v>50000</v>
       </c>
       <c r="F32" s="66"/>
       <c r="G32" s="14"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="14"/>
       <c r="N32" s="14"/>
       <c r="O32" s="14"/>
       <c r="P32" s="69"/>
       <c r="Q32" s="14"/>
       <c r="R32" s="14"/>
       <c r="S32" s="14"/>
     </row>
     <row r="33" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="14"/>
       <c r="B33" s="70"/>
       <c r="C33" s="71"/>
       <c r="D33" s="71"/>
       <c r="E33" s="71"/>
       <c r="F33" s="71"/>
       <c r="G33" s="14"/>