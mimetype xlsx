--- v0 (2026-04-21)
+++ v1 (2026-11-08)
@@ -1,99 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26501"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yuya\Creative Cloud Files\テンプレート\請求書類全般\新デザイン①\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED7F6457-0558-43DB-A2AB-9CB8DD4CE425}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3F761F64-C97B-4B41-9761-44E212108193}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...13 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="33">
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〒</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>TEL：</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>FAX：</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>担当：</t>
@@ -723,51 +707,51 @@
     <mruColors>
       <color rgb="FF5E5248"/>
       <color rgb="FFD9D2CD"/>
       <color rgb="FF03466E"/>
       <color rgb="FFD6EFFE"/>
       <color rgb="FF009996"/>
       <color rgb="FFEBFFFF"/>
       <color rgb="FFCDFFFE"/>
       <color rgb="FFD46125"/>
       <color rgb="FFDF8047"/>
       <color rgb="FF061E2F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>647700</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="図 4">
           <a:extLst>
@@ -1372,196 +1356,220 @@
       </c>
       <c r="J16" s="35" t="s">
         <v>24</v>
       </c>
       <c r="K16" s="49"/>
     </row>
     <row r="17" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="58" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="58"/>
       <c r="C17" s="58"/>
       <c r="D17" s="59"/>
       <c r="E17" s="4"/>
       <c r="F17" s="5">
         <v>10</v>
       </c>
       <c r="G17" s="51">
         <v>10000</v>
       </c>
       <c r="H17" s="60"/>
       <c r="I17" s="6">
         <v>0.1</v>
       </c>
       <c r="J17" s="51">
-        <f>F17*G17</f>
+        <f>IF(COUNT(F17,G17)=2,F17*G17,"")</f>
         <v>100000</v>
       </c>
       <c r="K17" s="28"/>
     </row>
     <row r="18" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="56"/>
       <c r="C18" s="56"/>
       <c r="D18" s="57"/>
       <c r="E18" s="17" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="18">
         <v>10</v>
       </c>
       <c r="G18" s="39">
         <v>10000</v>
       </c>
       <c r="H18" s="40"/>
       <c r="I18" s="19">
         <v>0.08</v>
       </c>
       <c r="J18" s="39">
-        <f>F18*G18</f>
+        <f>IF(COUNT(F18,G18)=2,F18*G18,"")</f>
         <v>100000</v>
       </c>
       <c r="K18" s="31"/>
     </row>
     <row r="19" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="46"/>
       <c r="B19" s="46"/>
       <c r="C19" s="46"/>
       <c r="D19" s="47"/>
       <c r="E19" s="8"/>
       <c r="F19" s="9"/>
       <c r="G19" s="32"/>
       <c r="H19" s="48"/>
       <c r="I19" s="10"/>
-      <c r="J19" s="32"/>
+      <c r="J19" s="32" t="str">
+        <f>IF(COUNT(F19,G19)=2,F19*G19,"")</f>
+        <v/>
+      </c>
       <c r="K19" s="33"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="43"/>
       <c r="B20" s="43"/>
       <c r="C20" s="43"/>
       <c r="D20" s="44"/>
       <c r="E20" s="22"/>
       <c r="F20" s="23"/>
       <c r="G20" s="29"/>
       <c r="H20" s="45"/>
       <c r="I20" s="24"/>
-      <c r="J20" s="29"/>
+      <c r="J20" s="29" t="str">
+        <f>IF(COUNT(F20,G20)=2,F20*G20,"")</f>
+        <v/>
+      </c>
       <c r="K20" s="30"/>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="46"/>
       <c r="B21" s="46"/>
       <c r="C21" s="46"/>
       <c r="D21" s="47"/>
       <c r="E21" s="8"/>
       <c r="F21" s="9"/>
       <c r="G21" s="32"/>
       <c r="H21" s="48"/>
       <c r="I21" s="10"/>
-      <c r="J21" s="32"/>
+      <c r="J21" s="32" t="str">
+        <f>IF(COUNT(F21,G21)=2,F21*G21,"")</f>
+        <v/>
+      </c>
       <c r="K21" s="33"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="43"/>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="22"/>
       <c r="F22" s="23"/>
       <c r="G22" s="29"/>
       <c r="H22" s="45"/>
       <c r="I22" s="24"/>
-      <c r="J22" s="29"/>
+      <c r="J22" s="29" t="str">
+        <f>IF(COUNT(F22,G22)=2,F22*G22,"")</f>
+        <v/>
+      </c>
       <c r="K22" s="30"/>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="46"/>
       <c r="B23" s="46"/>
       <c r="C23" s="46"/>
       <c r="D23" s="47"/>
       <c r="E23" s="8"/>
       <c r="F23" s="9"/>
       <c r="G23" s="32"/>
       <c r="H23" s="48"/>
       <c r="I23" s="10"/>
-      <c r="J23" s="32"/>
+      <c r="J23" s="32" t="str">
+        <f>IF(COUNT(F23,G23)=2,F23*G23,"")</f>
+        <v/>
+      </c>
       <c r="K23" s="33"/>
     </row>
     <row r="24" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="43"/>
       <c r="B24" s="43"/>
       <c r="C24" s="43"/>
       <c r="D24" s="44"/>
       <c r="E24" s="22"/>
       <c r="F24" s="23"/>
       <c r="G24" s="29"/>
       <c r="H24" s="45"/>
       <c r="I24" s="24"/>
-      <c r="J24" s="29"/>
+      <c r="J24" s="29" t="str">
+        <f>IF(COUNT(F24,G24)=2,F24*G24,"")</f>
+        <v/>
+      </c>
       <c r="K24" s="30"/>
     </row>
     <row r="25" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="46"/>
       <c r="B25" s="46"/>
       <c r="C25" s="46"/>
       <c r="D25" s="47"/>
       <c r="E25" s="8"/>
       <c r="F25" s="9"/>
       <c r="G25" s="32"/>
       <c r="H25" s="48"/>
       <c r="I25" s="10"/>
-      <c r="J25" s="32"/>
+      <c r="J25" s="32" t="str">
+        <f>IF(COUNT(F25,G25)=2,F25*G25,"")</f>
+        <v/>
+      </c>
       <c r="K25" s="33"/>
     </row>
     <row r="26" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="43"/>
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="44"/>
       <c r="E26" s="22"/>
       <c r="F26" s="23"/>
       <c r="G26" s="29"/>
       <c r="H26" s="45"/>
       <c r="I26" s="24"/>
-      <c r="J26" s="29"/>
+      <c r="J26" s="29" t="str">
+        <f>IF(COUNT(F26,G26)=2,F26*G26,"")</f>
+        <v/>
+      </c>
       <c r="K26" s="30"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="46" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="47"/>
       <c r="I27" s="7"/>
       <c r="J27" s="28">
-        <f ca="1">K32+K33</f>
+        <f>SUM(J17:J26)</f>
         <v>200000</v>
       </c>
       <c r="K27" s="28"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.35">
       <c r="G28" s="43" t="s">
         <v>12</v>
       </c>
       <c r="H28" s="44"/>
       <c r="I28" s="21"/>
       <c r="J28" s="31">
         <f ca="1">I32+I33</f>
         <v>18000</v>
       </c>
       <c r="K28" s="31"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.35">
       <c r="G29" s="46" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="47"/>
       <c r="I29" s="7"/>
       <c r="J29" s="28">
         <f ca="1">J27+J28</f>
         <v>218000</v>
@@ -1584,76 +1592,76 @@
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="G31" s="49" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="49"/>
       <c r="I31" s="35" t="s">
         <v>12</v>
       </c>
       <c r="J31" s="36"/>
       <c r="K31" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A32" s="34"/>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="G32" s="50" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="50"/>
       <c r="I32" s="37">
-        <f ca="1">ROUND(K32*10%,1)</f>
+        <f>ROUND(K32*10%,0)</f>
         <v>10000</v>
       </c>
       <c r="J32" s="38"/>
       <c r="K32" s="11">
-        <f ca="1">SUMIF(I17:K26, 10%, J17:J26)</f>
+        <f>SUMIF(I17:I26, 10%, J17:J26)</f>
         <v>100000</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A33" s="34"/>
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="G33" s="41" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="41"/>
       <c r="I33" s="39">
-        <f ca="1">ROUND(K33*8%,1)</f>
+        <f>ROUND(K33*8%,0)</f>
         <v>8000</v>
       </c>
       <c r="J33" s="40"/>
       <c r="K33" s="20">
-        <f ca="1">SUMIF(I17:K26, 8%, J17:J26)</f>
+        <f>SUMIF(I17:I26, 8%, J17:J26)</f>
         <v>100000</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A35" s="13"/>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>