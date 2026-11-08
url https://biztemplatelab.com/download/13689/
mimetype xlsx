--- v0 (2026-04-23)
+++ v1 (2026-11-08)
@@ -1,100 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26501"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yuya\Creative Cloud Files\テンプレート\請求書類全般\新デザイン①\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23FAFC79-1E9D-4611-A55A-F838932388DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3F761F64-C97B-4B41-9761-44E212108193}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="auto" fullCalcOnLoad="1" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...13 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="30">
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〒</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>TEL：</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>FAX：</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>担当：</t>
@@ -676,51 +660,51 @@
   <colors>
     <mruColors>
       <color rgb="FFD46125"/>
       <color rgb="FFDF8047"/>
       <color rgb="FF061E2F"/>
       <color rgb="FF63BADD"/>
       <color rgb="FFF1F8FD"/>
       <color rgb="FFDDEFFB"/>
       <color rgb="FFFFB6C1"/>
       <color rgb="FFFF69B4"/>
       <color rgb="FFFFE5E9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="正方形/長方形 11">
           <a:extLst>
@@ -1542,196 +1526,220 @@
       </c>
       <c r="K15" s="33" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="29"/>
     </row>
     <row r="16" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="24"/>
       <c r="F16" s="6"/>
       <c r="G16" s="7">
         <v>10</v>
       </c>
       <c r="H16" s="25">
         <v>10000</v>
       </c>
       <c r="I16" s="26"/>
       <c r="J16" s="8">
         <v>0.1</v>
       </c>
       <c r="K16" s="25">
-        <f>G16*H16</f>
+        <f>IF(COUNT(G16,H16)=2,G16*H16,"")</f>
         <v>100000</v>
       </c>
       <c r="L16" s="17"/>
     </row>
     <row r="17" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="34"/>
       <c r="D17" s="34"/>
       <c r="E17" s="35"/>
       <c r="F17" s="36" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="37">
         <v>10</v>
       </c>
       <c r="H17" s="38">
         <v>10000</v>
       </c>
       <c r="I17" s="39"/>
       <c r="J17" s="40">
         <v>0.08</v>
       </c>
       <c r="K17" s="38">
-        <f>G17*H17</f>
+        <f>IF(COUNT(G17,H17)=2,G17*H17,"")</f>
         <v>100000</v>
       </c>
       <c r="L17" s="41"/>
     </row>
     <row r="18" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="10"/>
       <c r="G18" s="11"/>
       <c r="H18" s="15"/>
       <c r="I18" s="21"/>
       <c r="J18" s="12"/>
-      <c r="K18" s="15"/>
+      <c r="K18" s="15" t="str">
+        <f>IF(COUNT(G18,H18)=2,G18*H18,"")</f>
+        <v/>
+      </c>
       <c r="L18" s="16"/>
     </row>
     <row r="19" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="43"/>
       <c r="F19" s="44"/>
       <c r="G19" s="45"/>
       <c r="H19" s="46"/>
       <c r="I19" s="47"/>
       <c r="J19" s="48"/>
-      <c r="K19" s="46"/>
+      <c r="K19" s="46" t="str">
+        <f>IF(COUNT(G19,H19)=2,G19*H19,"")</f>
+        <v/>
+      </c>
       <c r="L19" s="49"/>
     </row>
     <row r="20" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="10"/>
       <c r="G20" s="11"/>
       <c r="H20" s="15"/>
       <c r="I20" s="21"/>
       <c r="J20" s="12"/>
-      <c r="K20" s="15"/>
+      <c r="K20" s="15" t="str">
+        <f>IF(COUNT(G20,H20)=2,G20*H20,"")</f>
+        <v/>
+      </c>
       <c r="L20" s="16"/>
     </row>
     <row r="21" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="43"/>
       <c r="F21" s="44"/>
       <c r="G21" s="45"/>
       <c r="H21" s="46"/>
       <c r="I21" s="47"/>
       <c r="J21" s="48"/>
-      <c r="K21" s="46"/>
+      <c r="K21" s="46" t="str">
+        <f>IF(COUNT(G21,H21)=2,G21*H21,"")</f>
+        <v/>
+      </c>
       <c r="L21" s="49"/>
     </row>
     <row r="22" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="10"/>
       <c r="G22" s="11"/>
       <c r="H22" s="15"/>
       <c r="I22" s="21"/>
       <c r="J22" s="12"/>
-      <c r="K22" s="15"/>
+      <c r="K22" s="15" t="str">
+        <f>IF(COUNT(G22,H22)=2,G22*H22,"")</f>
+        <v/>
+      </c>
       <c r="L22" s="16"/>
     </row>
     <row r="23" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="43"/>
       <c r="F23" s="44"/>
       <c r="G23" s="45"/>
       <c r="H23" s="46"/>
       <c r="I23" s="47"/>
       <c r="J23" s="48"/>
-      <c r="K23" s="46"/>
+      <c r="K23" s="46" t="str">
+        <f>IF(COUNT(G23,H23)=2,G23*H23,"")</f>
+        <v/>
+      </c>
       <c r="L23" s="49"/>
     </row>
     <row r="24" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="20"/>
       <c r="F24" s="10"/>
       <c r="G24" s="11"/>
       <c r="H24" s="15"/>
       <c r="I24" s="21"/>
       <c r="J24" s="12"/>
-      <c r="K24" s="15"/>
+      <c r="K24" s="15" t="str">
+        <f>IF(COUNT(G24,H24)=2,G24*H24,"")</f>
+        <v/>
+      </c>
       <c r="L24" s="16"/>
     </row>
     <row r="25" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="43"/>
       <c r="F25" s="44"/>
       <c r="G25" s="45"/>
       <c r="H25" s="46"/>
       <c r="I25" s="47"/>
       <c r="J25" s="48"/>
-      <c r="K25" s="46"/>
+      <c r="K25" s="46" t="str">
+        <f>IF(COUNT(G25,H25)=2,G25*H25,"")</f>
+        <v/>
+      </c>
       <c r="L25" s="49"/>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="19" t="s">
         <v>11</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="9"/>
       <c r="K26" s="17">
-        <f ca="1">L32+L33</f>
+        <f>SUM(K16:K25)</f>
         <v>200000</v>
       </c>
       <c r="L26" s="17"/>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.35">
       <c r="H27" s="42" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="43"/>
       <c r="J27" s="50"/>
       <c r="K27" s="41">
         <f ca="1">J32+J33</f>
         <v>18000</v>
       </c>
       <c r="L27" s="41"/>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.35">
       <c r="H28" s="19" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="20"/>
       <c r="J28" s="9"/>
       <c r="K28" s="17">
         <f ca="1">K26+K27</f>
         <v>218000</v>
@@ -1754,76 +1762,76 @@
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="H31" s="62" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="62"/>
       <c r="J31" s="33" t="s">
         <v>12</v>
       </c>
       <c r="K31" s="30"/>
       <c r="L31" s="63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="H32" s="18" t="s">
         <v>20</v>
       </c>
       <c r="I32" s="18"/>
       <c r="J32" s="58">
-        <f ca="1">ROUND(L32*10%,1)</f>
+        <f>ROUND(L32*10%,0)</f>
         <v>10000</v>
       </c>
       <c r="K32" s="59"/>
       <c r="L32" s="13">
-        <f ca="1">SUMIF(J16:L25, 10%, K16:K25)</f>
+        <f>SUMIF(J16:J25, 10%, K16:K25)</f>
         <v>100000</v>
       </c>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B33" s="61"/>
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="E33" s="61"/>
       <c r="F33" s="61"/>
       <c r="H33" s="51" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="51"/>
       <c r="J33" s="38">
-        <f ca="1">ROUND(L33*8%,1)</f>
+        <f>ROUND(L33*8%,0)</f>
         <v>8000</v>
       </c>
       <c r="K33" s="39"/>
       <c r="L33" s="52">
-        <f ca="1">SUMIF(J16:L25, 8%, K16:K25)</f>
+        <f>SUMIF(J16:J25, 8%, K16:K25)</f>
         <v>100000</v>
       </c>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="60">
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="I7:L7"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="I11:L11"/>